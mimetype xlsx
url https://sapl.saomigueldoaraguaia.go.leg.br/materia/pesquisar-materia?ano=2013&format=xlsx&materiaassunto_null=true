--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2847" uniqueCount="1191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2847" uniqueCount="1192">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2244,51 +2244,54 @@
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE IMPLANTAR UM CENTRO TECNOLÓGICO NO POVOADO DE NOVA LOURDES (TATAÍRA).</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONTRATAR UM TÉCNICO DE SEGURANÇA DO TRABALHO PARA INTEGRAR AO QUADRO DO PESSOAL DA PREFEITURA MUNICIPAL. </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE PATROLAR A ESTRADA QUE DA ACESSO A RODOVIA CHAPÉU DE PALHA. </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t xml:space="preserve">INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE AMPLIAR O CENTRO DE SAÚDE DO POVOADO DE NOVA LURDES (TATAIRA). </t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2013/346/indicacao_italo_caxaba.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE AMPLIAR O CENTRO DE SAÚDE DO POVOADO DE NOVA LURDES (TATAIRA).</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR O MURO DO LAVA JATO DA GARAGEM DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPÁL A NECESSIDADE DA CONSTRUÇÃO DA ORLA DO RIO ARAGUAIA NO POVOADO DE LUIZ ALVES, NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA - GO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE PRESTAR HOMENAGEM AO SR. MANOEL MARINHO DE MEDEIROS, POPULARMENTE CONHECIDO COMO MANOEL BAIXO (IN MEMORIAN). NOMEANDO UM BEM PATRIMONIAL DO MUNICÍPIO.</t>
   </si>
@@ -3936,68 +3939,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2013/346/indicacao_italo_caxaba.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H358"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9774,3488 +9777,3488 @@
       </c>
       <c r="G224" s="1" t="s">
         <v>740</v>
       </c>
       <c r="H224" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>742</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>562</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>187</v>
+        <v>743</v>
       </c>
       <c r="H225" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>565</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
         <v>514</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H226" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>568</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
         <v>252</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H227" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>571</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
         <v>26</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H228" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>574</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="H229" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
         <v>577</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H230" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>580</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H231" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
         <v>26</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H232" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H233" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
         <v>583</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
         <v>26</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H234" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
         <v>586</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H235" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
         <v>589</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
         <v>236</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="H236" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
         <v>592</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
         <v>26</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="H237" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>595</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H238" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="H239" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
         <v>67</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H240" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
         <v>599</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
         <v>67</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H241" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>602</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
         <v>67</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H242" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="H243" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
         <v>252</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="H244" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>605</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
         <v>252</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H245" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
         <v>609</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H246" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
         <v>301</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="H247" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="H248" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
         <v>236</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="H249" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250" t="s">
         <v>12</v>
       </c>
       <c r="F250" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H250" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H251" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>831</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>832</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H252" t="s">
         <v>830</v>
-      </c>
-[...19 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>613</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="H253" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>596</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>10</v>
       </c>
       <c r="D254" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E254" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F254" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="H254" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>606</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>17</v>
       </c>
       <c r="D255" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E255" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F255" t="s">
         <v>67</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="H255" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>614</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>21</v>
       </c>
       <c r="D256" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E256" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F256" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="H256" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>618</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>25</v>
       </c>
       <c r="D257" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E257" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F257" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="H257" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>659</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>30</v>
       </c>
       <c r="D258" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E258" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F258" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="H258" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>663</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>34</v>
       </c>
       <c r="D259" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E259" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F259" t="s">
         <v>26</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="H259" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>38</v>
       </c>
       <c r="D260" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E260" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F260" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="H260" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>681</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D261" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E261" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F261" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="H261" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>685</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>42</v>
       </c>
       <c r="D262" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E262" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F262" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="H262" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>46</v>
       </c>
       <c r="D263" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E263" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F263" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="H263" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>50</v>
       </c>
       <c r="D264" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E264" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F264" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H264" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>54</v>
       </c>
       <c r="D265" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E265" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F265" t="s">
         <v>26</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="H265" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>58</v>
       </c>
       <c r="D266" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E266" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F266" t="s">
         <v>301</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="H266" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>62</v>
       </c>
       <c r="D267" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E267" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F267" t="s">
         <v>133</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="H267" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>66</v>
       </c>
       <c r="D268" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E268" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F268" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H268" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>71</v>
       </c>
       <c r="D269" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E269" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F269" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="H269" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>75</v>
       </c>
       <c r="D270" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E270" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F270" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H270" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>79</v>
       </c>
       <c r="D271" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E271" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F271" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H271" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>83</v>
       </c>
       <c r="D272" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E272" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F272" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="H272" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>87</v>
       </c>
       <c r="D273" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E273" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F273" t="s">
         <v>67</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H273" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>91</v>
       </c>
       <c r="D274" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E274" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F274" t="s">
         <v>26</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="H274" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>95</v>
       </c>
       <c r="D275" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E275" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F275" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="H275" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>99</v>
       </c>
       <c r="D276" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E276" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F276" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H276" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>8</v>
       </c>
       <c r="D277" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E277" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F277" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H277" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>106</v>
       </c>
       <c r="D278" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E278" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F278" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H278" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>110</v>
       </c>
       <c r="D279" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E279" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F279" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="H279" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>114</v>
       </c>
       <c r="D280" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E280" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H280" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>118</v>
       </c>
       <c r="D281" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E281" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="H281" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>16</v>
       </c>
       <c r="D282" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E282" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H282" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>125</v>
       </c>
       <c r="D283" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E283" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="H283" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>129</v>
       </c>
       <c r="D284" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E284" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H284" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>20</v>
       </c>
       <c r="D285" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E285" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H285" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>137</v>
       </c>
       <c r="D286" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E286" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F286" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="H286" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>24</v>
       </c>
       <c r="D287" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E287" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F287" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="H287" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>29</v>
       </c>
       <c r="D288" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E288" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F288" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="H288" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>33</v>
       </c>
       <c r="D289" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E289" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F289" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H289" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>37</v>
       </c>
       <c r="D290" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E290" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F290" t="s">
         <v>133</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H290" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>419</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="E291" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H291" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D292" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E292" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F292" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="H292" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>677</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>10</v>
       </c>
       <c r="D293" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E293" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F293" t="s">
         <v>67</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H293" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>17</v>
       </c>
       <c r="D294" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E294" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F294" t="s">
         <v>133</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="H294" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>21</v>
       </c>
       <c r="D295" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E295" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F295" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H295" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>25</v>
       </c>
       <c r="D296" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E296" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F296" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="H296" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>30</v>
       </c>
       <c r="D297" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E297" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F297" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H297" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>34</v>
       </c>
       <c r="D298" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E298" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H298" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>38</v>
       </c>
       <c r="D299" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E299" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F299" t="s">
         <v>301</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="H299" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D300" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E300" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F300" t="s">
         <v>190</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H300" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>42</v>
       </c>
       <c r="D301" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E301" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F301" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H301" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>46</v>
       </c>
       <c r="D302" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="E302" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F302" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H302" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D303" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E303" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="F303" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H303" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>379</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D304" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E304" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F304" t="s">
         <v>133</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H304" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>610</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D305" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E305" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F305" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H305" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>692</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D306" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E306" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F306" t="s">
         <v>26</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H306" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D307" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E307" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F307" t="s">
         <v>236</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="H307" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D308" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E308" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F308" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H308" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D309" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E309" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F309" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H309" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D310" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E310" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F310" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H310" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D311" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E311" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F311" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H311" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D312" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E312" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F312" t="s">
         <v>26</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="H312" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="D313" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E313" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F313" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="H313" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D314" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E314" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F314" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H314" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D315" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E315" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F315" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H315" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>534</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D316" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E316" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F316" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="H316" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>625</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D317" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E317" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F317" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H317" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
         <v>699</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D318" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E318" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F318" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H318" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>703</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D319" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E319" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F319" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H319" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>707</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D320" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E320" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F320" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H320" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>711</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D321" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E321" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F321" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="H321" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D322" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E322" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F322" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H322" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D323" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E323" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F323" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H323" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="D324" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E324" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F324" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="H324" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D325" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E325" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F325" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H325" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D326" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E326" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F326" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="H326" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D327" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E327" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F327" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="H327" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D328" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E328" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F328" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="H328" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D329" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E329" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F329" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="H329" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D330" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E330" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F330" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="H330" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D331" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E331" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F331" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="H331" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D332" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E332" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F332" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H332" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D333" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E333" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F333" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H333" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D334" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E334" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F334" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="H334" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="D335" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E335" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F335" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="H335" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D336" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E336" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F336" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="H336" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D337" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E337" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F337" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H337" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D338" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E338" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F338" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="H338" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D339" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E339" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F339" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H339" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D340" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E340" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F340" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="H340" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D341" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E341" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F341" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H341" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D342" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E342" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F342" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H342" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D343" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E343" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F343" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H343" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D344" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E344" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F344" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="H344" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="D345" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E345" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F345" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H345" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D346" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E346" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F346" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H346" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D347" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E347" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F347" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="H347" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="D348" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E348" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F348" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H348" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D349" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E349" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F349" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="H349" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D350" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E350" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F350" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="H350" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="D351" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E351" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F351" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="H351" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>405</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>10</v>
       </c>
       <c r="D352" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E352" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="F352" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H352" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>17</v>
       </c>
       <c r="D353" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E353" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="F353" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H353" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
         <v>409</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>10</v>
       </c>
       <c r="D354" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E354" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="F354" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H354" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>10</v>
       </c>
       <c r="D355" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="E355" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="F355" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="H355" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>17</v>
       </c>
       <c r="D356" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="E356" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="F356" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="H356" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>21</v>
       </c>
       <c r="D357" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="E357" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="F357" t="s">
         <v>133</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="H357" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>10</v>
       </c>
       <c r="D358" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="E358" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="F358" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="H358" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>