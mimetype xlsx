--- v0 (2026-03-01)
+++ v1 (2026-04-18)
@@ -54,672 +54,672 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">Ítalo </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE IMPLANTAR SISTEMA DE INFORMATICA QUE POSSIBILITE AO CIDADÃO EMITIR DAM DO IPTU, ON LINE. </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Azair</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL QUE FAÇA CONVÊNIO COM FARMÁCIAS E LABORATÓRIOS PRIVADOS, PARA ATENDER OS PACIENTES DO HOSPITAL MUNICIPAL, QUANDO HOUVER FALTA DE MEDICAMENTOS OU ÓBICE POR PARTE DO LABORATÓRIO. </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SENHORA PREFEITA MUNICIPAL QUE PRIORIZE O ATENDIMENTO DE FISIOTERAPIA EM DOMICÍLIO AOS PACIENTES COM DIFICULDADES DE LOCOMOÇÃO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Eduardinho</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SENHORA PREFEITA MUNICIPAL QUE NOMEIE A CASA DA CULTURA EM MEMÓRIA DO SENHOR SINFRÔNIO LOPES DA SILVA.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Wladimir</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO A NECESSIDADE DE EXECUTAR SERVIÇOS DE LIMPEZA DA VEGETAÇÃO DO CÓRREGO DOS BURITIS, BEM COMO RESTAURAR A PISTA DE COOPER NOS PONTOS DETERIORADOS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA ADAILZA ALVES DE SOUZA CREPALDI, QUE ENCAMINHE PROJETO DE LEI AO PODER LEGISLATIVO ALTERANDO O ARTIGO 76 DA LEI MUNICIPAL N° 151/94, VISANDO PRORROGAR PARA 20 DIAS A LICENÇA PATERNIDADE A TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL QUE SEJA DEMOLIDO PRÉDIO DE ANTIGA ESCOLA NA VILA RENASCER QUE ESTÁ SENDO USADO POR USUÁRIOS DE DROGAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO AOS DIRETORES ELEITOS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE SÃO MIGUEL DOA ARAGUAIA, PELA BRILHANTE VITORIA EM PROCESSO DEMOCRÁTICO PARA EXERCER A GESTÃO ESCOLAR. </t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO AOS NEO EVANGELISTAS WELINTON WANDSCHER, MARINA LUIZA TININI WANDSCHER E SÔNIA APARECIDA DE SOUZA AOS PASTORES MOSAIR CANDIDO RODRIGUES E ORZELITA RODRIGUES SILVA, ORDENADOS NO 25° CONGRESSO LIBERAÇÃO PROFÉTICA - VIVENDO O SOBRE NATURAL, REALIZADO NOS DIAS 24 A 28 DE ABRIL DE 2016, NA CIDADE DE PALMAS. </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>Major Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS POLICIAIS MILITARES DA 3° CIPM, PRESTADORES DE SERVIÇOS NA CIDADE DE SÃO MIGUEL DO ARAGUAIA - GO E NAS CIDADES CIRCUNVIZINHAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS EDUCANDOS E EDUCADORES DA ESCOLA MUNICIPAL EVANGÉLICA ARAGUAIA, PELO DESEMPENHO DO IDEB - ÍNDICE DE DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA, NO ANO DE 2015.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Gean Patrik</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO WANDER CELSO MUNIZ.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA DE SÃO MIGUEL DO ARAGUAIA - GO - EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÂ HONORÍFICA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, A PROFESSORA MARIA DO SOCORRO ALVES FERREIRA. </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÍFICA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SR. JOSÉ DOMINGOS FILHO. </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SENHOR LÚZIO FERREIRA JORGE.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA - GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO ÚNICO DA LEI N° 641/2011, DE 11 DE OUTUBRO DE 2011, QUE DISPÕE SOBRE A TABELA DE VENCIMENTOS DOS CARGOS EFETIVOS E COMISSIONADOS DA RESOLUÇÃO 007/2011 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO ÚNICO DA LEI N° 641/2011, 11 DE OUTUBRO DE 2011, DE 11 DE OUTUBRO DE 2011, "QUE DISPÕE SOBRE A TABELA DE VENCIMENTOS DOS CARGOS EFETIVOS E COMISSIONADOS DA RESOLUÇÃO 007/2011 E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DEVOLUÇÃO DE VALORES DEPOSITADOS NO FUNDO ESPECIAL DA CÂMARA AOS COFRES DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS E AO SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A APLICAÇÃO DE MULTAS PARA OS PRATICANTES DE TROTES CONTRA O SAMU - SERVIÇO DE ASSISTÊNCIA MÉDICA DE URGÊNCIAS E CORPO DE BOMBEIROS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA O SUBSÍDIO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GOIÁS, PARA  O PERÍODO DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO LAGO DE SÃO MIGUEL DO ARAGUAIA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE MEDULA ÓSSEA NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REGULARIZAÇÃO DE OCUPAÇÃO DE IMOVEIS URBANOS DE DOMÍNIO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, BEM COMO OS LOCALIZADOS NO POVOADO DA TATAÍRA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A PATRULHA AGRÍCOLA MECANIZADA, NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O CAPUT DO ART.14, 29 E 30 E OS ARTS. 46 A 51, DA LEI MUNICIPAL N° 716, DE 04 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DA RECUPERAÇÃO DE CRÉDITO DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CHEFE DO PODER EXECUTIVO FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA CONVÊNIO COM ASSOCIAÇÃO JESUS BOM PASTOR DA PARÓQUIA SÃO MIGUEL ARCANJO/MANÁ/CNPJ:04.99.096/001-2 DE SÃO MIGUEL DO ARAGUAIA, NA FORMA QUE ESPECIFICA  E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REAJUSTE SALARIAL AOS SERVIDORES DO MUNICÍPIO, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A UBS (UNIDADE BÁSICA DE SAÚDE) SETOR AEROPORTO DE SÃO MIGUEL DO ARAGUAIA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO ZONA DE ESPECIAL INTERESSE SOCIAL, PARA FINS DE CONSTRUÇÃO DE MORADIAS, AUTORIZA A DESAFETAÇÃO DA REFERIDA ÁREA PÚBLICA, E AINDA, ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO, DO ARTIGO 75, DA LEI N°. 510, DE 30 DE DEZEMBRO DE 2006, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL PÚBLICO URBANO À IGREJA DE CRISTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL PÚBLICO URBANO À IGREJA EVANGÉLICA E PROFÉTICA FOGO NO ALTAR R DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEL PÚBLICO URBANO À IGREJA DE DEUS NO BRASIL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DO EXERCÍCIO  2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO DE EXPANSÃO URBANA A ÁREA DE TERRENO DO ARAGUAIA PRAIA CLUBE - SETOR PRAIA DO SOL.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA CONVÊNIO COM O ABRIGO DOS IDOSOS SÃO MIGUEL DO ARCANJO, CNPJ: 01.682.293/0001-05 DE SÃO MIGUEL DO ARAGUAIA, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UM PONTO DE TÁXI NO POVOADO DE NOVA LOURDES MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE REGULARIZAÇÃO DE OCUPAÇÃO DE IMÓVEIS URBANOS DE DOMÍNIO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA NO POVOADO DE TATAÍRA E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UM PONTO DE TÁXI NO CENTRO DA CIDADE DE SÃO MIGUEL DO ARAGUAIA-GO, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2° DA LEI N° 816 DE 02 DE JUNHO DE 2016, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI 809/2016, DE 30 DE MARÇO DE 2016 NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS §§ 2°, 3° E 4°, DO ART.78, DA LEI MUNICIPAL N° 716, DE 04 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI MUNICIPAL N° 816/2016, QUE TRATA DA EXPANSÃO URBANA REFERENTE À ÁREA DE TERRENO DO ARAGUAIA PRAIA CLUBE LOCALIZADA NO LOTEAMENTO SETOR PRAIA DO SOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIÁS, PARA E EXERCÍCIO FINANCEIRO DE 2017. </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 721 DE 30 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO A PROMOVER A BAIXA PATRIMONIAL LEGAL DE BENS INSERVÍVEIS À ADMINISTRAÇÃO, EM DECORRÊNCIA DE USO, PERTENCENTES AO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>DA NOVA DESTINAÇÃO AS ÁREAS PÚBLICAS SITUADAS NOS LOTEAMENTOS DENOMINADOS PORTO LUIZ ALVES E LOTEAMENTO RESIDENCIAL CRISTAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1026,68 +1026,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2016/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>