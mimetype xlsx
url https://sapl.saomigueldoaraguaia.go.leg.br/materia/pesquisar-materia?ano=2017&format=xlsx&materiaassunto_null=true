--- v0 (2026-01-13)
+++ v1 (2026-04-18)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Extraordinária </t>
   </si>
   <si>
     <t xml:space="preserve">mesa diretora </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA Nº 650 DE 03 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA N° 651 DE 14 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA Nº 652 DE 20 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>787</t>
   </si>
@@ -168,90 +168,90 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA Nº 659 DE 28 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA Nº 670 DE 23 DE OUTUBRO DE 2017</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Ordinária </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA SESSÃO ORDINÁRIA N° 2.446 DE 01 DE JANEIRO DE 2017 </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA SESSÃO ORDINÁRIA N° 2.447 DE 24 DE JANEIRO DE 2017. </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA SESSÃO ORDINÁRIA N° 2.448 DE 31 DE JANEIRO DE 2017. </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2.449 DE 06 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA Nº 2.450 DE 07 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA Nº 2.451 DE 08 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA Nº 2.452 DE 09 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA Nº 2.453 DE 10 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>713</t>
   </si>
@@ -637,981 +637,981 @@
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto </t>
   </si>
   <si>
     <t>Gean Patrik</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA DE SÃO MIGUEL DO ARAGUAIA - GO - EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Niltinho</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR PARCERIAS OBJETIVANDO A CONSTRUÇÃO DO PRÉDIO DA DELEGACIA DE POLÍCIA, CONTENDO, NO MESMO , CELAS A ABRIGAR AQUELES EVENTUALMENTE AUTORES DE INFRAÇÃO. </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t xml:space="preserve">Wellington </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A COMPRA DE CONDICIONADORES DE AR PARA TODAS AS SALA DE AULAS QUE NÃO POSSUEM. TROCA DOS APARELHOS ANTIGOS QUE NÃO REFRIGERAM, REVISÃO  DA ELÉTRICA PARA A INSTALAÇÃO DOS MESMOS E ADEQUAÇÃO DA REDE ELÉTRICA NA ESCOLA MUNICIPAL PROFESSORA MARIA ASTÉRIA PARA SUPORTAR OS EQUIPAMENTOS QUE JÁ ESTÃO ESTALADOS. </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ESCRITURAR OS TERRENOS DO SETOR AEROPORTO II.  </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL NECESSIDADE DE REGULARIZAR DOCUMENTAÇÃO DA VILA SÃO JOÃO.  </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAR REGULARIZAÇÃO DAS ESCRITURAS DOS LOTES DO SETOR SOL NASCENTE E VILA RENASCER. </t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>Osmar Santana Lacerda</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL INSTALAÇÃO DE QUEBRA-MOLAS</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL CONTRATAÇÃO DE UM PROFISSIONAL EM FONOAUDIOLOGIA PARA ATENDER EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE REFORMAR E AMPLIAR O PRÉDIO DO 13º BATALHÃO DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE REATIVAR A BANDA MUNICIPAL DE MÚSICA JOÃO CLAUDIANO DANTAS FILHO (JOÃO DO PEIXE).</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE FAÇA UM LOCAL PARA O SOM AUTOMOTIVO, ONDE OS JOVENS NO FINAL DA TARDE PODERÃO ESTACIONAR SEUS CARROS E SE DIVERTIREM COM SEU SOM</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL NECESSIDADE DE VIABILIZAR A AQUISIÇÃO DE UMA UTI MÓVEL PARA O TRANSPORTE DE PACIENTES DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL NECESSIDADE DE SE CONSTRUIR UM CAMPO DE FUTEBOL NO POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE FAÇA A LIMPEZA E ROÇAGENS PERIÓDICAS NA ORLA DO LAGO DOS IPÊS</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t xml:space="preserve">Edson Vicente da Silva </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE MEIO FIO NO SETOR VILA RENASCER NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE FAIXA DE PEDESTRE NA AV JP DO NASCIMENTO, EM FRENTE A UEG (UNIVERSIDADE ESTADUAL DE GOIÁS) E NA AV JP DO NASCIMENTO ESQUINA COM AS RUAS 4 E 5 NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE UM SISTEMA DE GESTÃO ESCOLAR INFORMATIZADO, AFIM DE CUMPRIR O DISPOSTO NA LEI MUNICIPAL 789/15, QUE REGULAMENTOU O PLANO MUNICIPAL DE EDUCAÇÃO (PME).</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DO MEIO FIO NO SETOR SANTOS DUMONT NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A URGENTE NECESSIDADE DE CONSTITUIR O FÓRUM MUNICIPAL DE EDUCAÇÃO (FME) DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, DE ACORDO COM A LEI 789/2015</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE CALÇADAS NA BAIXADA, ENTRE O TREVO DE SÃO MIGUEL DO ARAGUAIA E A MADEIREIRA JATOBÁ, BEM COMO, A CRIAÇÃO DE FAIXAS PARA PEDESTRES E SINALIZAÇÃO</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ADQUIRIR UM PLACAR ELETRÔNICO POLIESPORTIVO PARA O GINÁSIO DE ESPORTE JOÃO ALVES MARTINS</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE IMPLANTAR SISTEMA DE VIDEOMONITORAMENTO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE FAÇA O PAGAMENTO INTEGRAL DO PISO SALARIAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>Azair</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR QUEBRA-MOLAS E FAIXAS PARA PEDESTRES NO POVOADO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL QUE DISPONIBILIZE ATENDIMENTO MÉDICO AOS DETENTOS NO PRESÍDIO DE SÃO MIGUEL DO ARAGUAIA</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE UMA SALA DE ISOLAMENTO NO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE UMA REFORMA GERAL DO ESTÁDIO MUNICIPAL (JOÃO FRANCISCO SENA)</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA DE LAZER NO SETOR VILA RENASCER</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t xml:space="preserve">Petrônio  </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL CONSTRUIR UMA COBERTURA NO PÁTIO DA ESCOLA MUNICIPAL FARIA.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR SINALIZAÇÃO NAS RUAS E AVENIDAS DOS SETORES AEROPORTO E SANTOS DUMONT</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, A NECESSIDADE DE DESTINAR CASAS POPULARES DO PROGRAMA MORADIA POPULAR DA AGEHAB PARA O POVOADO DE LUIZ ALVES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA DE LAZER NO SETOR SANTOS DUMONT</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR SINAL DE INTERNET WIFI EM LOCAIS PÚBLICOS COMO PRAÇAS E OUTROS</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A RETIRADA DAS POÇAS D'ÁGUA NA RUA SANTOS DUMONT NO SETOR VILA MARTINS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL CONSTRUIR UMA COBERTURA DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL GERALDO FERREIRA BORBA</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PONTE DE CIMENTO SOBRE O CÓRREGO QUE DÁ ACESSO À VILA SÃO JOÃO</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM CAMPO DE FUTEBOL SOCIETY NO POVOADO DE NOVA LURDES (TATAÍRA)</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM CAMPO DE FUTEBOL NO POVOADO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM CAMPO DE FUTEBOL SOCIETY NO SETOR OESTE</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR LABORATÓRIO DE INFORMÁTICA NAS ESCOLAS RURAIS</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR ESPAÇO COBERTO PARA CELEBRAÇÕES ECUMÊNICAS NO CEMITÉRIO LOCAL</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REAVALIAR AS CONDIÇÕES DA RUA XAVANTE NO SANTOS DUMONT NESTE MUNICÍPIO POR MOTIVOS DE QUE NOS DIAS DE CHUVA AS ÁGUAS EMPOSSAM DIFICULTANDO O ACESSO DOS MORADORES DO LOCAL</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A NECESSIDADE DE REFORMAR E MANUTENÇÃO DO PARQUINHO DA QUADRA MUNICIPAL DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR PLACAR INDICATIVAS DE LIMITE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA DE LAZER NO SETOR BELA VISTA</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADAPTAR OS BANHEIROS DOS PRÉDIOS DE REPARTIÇÕES PÚBLICAS MUNICIPAIS PARA AS PESSOAS COM DEFICIÊNCIAS FÍSICAS OU COM MOBILIDADE REDUZIDA, SEGUNDO A NBR (NORMA BRASILEIRA) 9.050 DA ABNT (ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS), VISANDO O DIREITO DE ACESSIBILIDADE</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE NOVOS REFLETORES NA QUADRA MUNICIPAL DE ESPORTE NO POVOADO DE TATAÍRA</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PISTA PARALELA PARA CAMINHADA NA VIA DE ACESSO AO SETOR VILA RENASCER</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL CONTRATAÇÃO DE UM PROFISSIONAL EM ORTOPEDIA PARA ATENDER EM NOSSO HOSPITAL</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A NECESSIDADE DE CONSTRUIR UM VESTIÁRIO E OS BANCOS DE RESERVAS COBERTO NO CAMPO DO P.A RIO ARAGUAIA</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR LOMBADAS (QUEBRA-MOLAS) E FAIXA DE PEDESTRE NAS PROXIMIDADES DA ESCOLA MUNICIPAL SANTA LÚCIA</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PONTE NO CÓRREGO BURITIS NA AVENIDA PEDRO ALVARES CABRAL, QUE DÁ ACESSO AO SÍTIO DOS TOLENTINOS</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A DRENAGEM E ESCOAMENTO DA ÁGUA QUE ACUMULA EM FRENTE A FEIRA COBERTA SERAFIM NONATO TOLENTINO</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A CONSTRUÇÃO DE BANHEIROS E VESTIÁRIO NO CAMPO DE FUTEBOL GRAMADO DO SETOR VILA MARTINS</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA SANTOS DUMONT ESQUINA COM A AVENIDA AMAZONAS, SETOR VILA MARTINS</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA COM QUADRAS ESPORTIVAS NOS CRUZAMENTOS DAS RUAS PRESIDENTE DUTRA, JAVAES, HILTON MACHADO E RIO ARAGUAIA, NA VILA MARTINS</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR MEIOS LEGAIS PARA ESCRITURAÇÃO DE LOTES NA VILA MARTINS, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BLOQUETEAMENTO DA ENTRADA E EM VOLTA DO ESTÁDIO MUNICIPAL</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE VIABILIZAR JUNTO A SECRETÁRIA DE AÇÃO SOCIAL A DOAÇÃO DE CASAMENTO NO CIVIL ÀS PESSOAS DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM MONUMENTO HISTÓRICO NO TREVO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REFORMA NOS BANHEIROS E A QUADRA DE ESPORTES DA ESCOLA PROFª MARIA ASTÉRIA</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A PREMENTE NECESSIDADE DE RECUPERAR A RUA MARFIM E A RUA ÁGUA MARINHA NO SETOR RESIDENCIAL CRISTAL</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM BEBEDOURO PARA O ESTÁDIO MUNICIPAL JOÃO FRANCISCO SENA </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR PONTO DE ÔNIBUS COM COBERTURA EM LUIZ ALVES</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE VIABILIZAR O CALÇAMENTO E A IMPLANTAÇÃO DE ESTACIONAMENTO EM TORNO DO GINÁSIO JOÃO ANTÔNIO MARTINS</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR UM AGENTE DE SAÚDE PARA PRESTAR SERVIÇOS NO POVOADO DE VERA CRUZ (CACHORRO SENTADO)</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO E RECUPERAÇÃO DA RUA ONIX, RUA DIAMANTE, RUA TURMALINA, AVENIDA WP, RUA SAFIRA, RUA PEROLA E RUA ESMERALDA NO SETOR RESIDENCIAL CRISTAL</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UMA MÁQUINA DE PERFURAÇÃO DE POÇOS E MINI POÇOS ARTESIANOS OU A CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA NESSE SERVIÇO PARA ATENDER OS ASSENTAMENTOS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM AEROPORTO NO POVOADO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE VIABILIZAR JUNTO A SECRETARIA DE AÇÃO SOCIAL, A CRIAÇÃO DE UM PROGRAMA MUNICIPAL, COM A FINALIDADE DE DOAR OU LOCAR GRATUITAMENTE CADEIRA DE RODAS PARAPLÉGICAS E TETRAPLÉGICAS, CADEIRAS HIGIÊNICAS, MULETAS AUXILIARES, BENGALAS CANADENSES, ANDADORES, COLETE PUTTI, PALMILHAS E OUTROS EQUIPAMENTOS E ACESSÓRIOS A PORTADORES DE DEFICIÊNCIA FÍSICA PERMANENTE OU TEMPORÁRIA E PARA IDOSOS QUE RESIDAM NO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER UMA COBERTURA E REFORMAR A QUADRA DA ESCOLA MUNICIPAL DO POVOADO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A NECESSIDADE DE EXECUTAR SERVIÇOS DE LIMPEZA DA VEGETAÇÃO DO CÓRREGO DOS BURITIS, BEM COMO, RESTAURAR A CALÇADA NOS PONTOS DETERIORADOS</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A NECESSIDADE DE CONSTRUIR UMA CRECHE NO POVOADO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A NECESSIDADE DE IMPLANTAÇÃO DE SERVIÇOS DE ESGOTO NO POVOADO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A NECESSIDADE DE ADEQUAR LUGARES NAS ARQUIBANCADAS DO GINÁSIO DE ESPORTES, JOÃO ANTÔNIO MARTINS, PARA DEFICIENTES FÍSICOS, VISANDO O DIREITO A ACESSIBILIDADE</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE FAÇA LIMPEZAS PERIÓDICAS NA PRAÇA DA BÍBLIA</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE DETERMINE AOS ÓRGÃOS RESPONSÁVEIS PELO TRÂNSITO A VERIFICAÇÃO DE TODAS AS PLACAS DE SINALIZAÇÃO VERTICAL DE TRÂNSITO, PRINCIPALMENTE AQUELAS QUE INDICAM LOMBADAS, PREFERENCIAL E PARE, POSTO QUE A MAIORIA NÃO POSSUI PINTURA REFLETIVA, MUITAS NÃO ESTÃO PRÓXIMAS A PONTOS DE LUZ DA ILUMINAÇÃO PÚBLICA O QUE DIFICULTA A VISUALIZAÇÃO PELO CONDUTOR DE VEÍCULO E ATÉ MESMO FALTA PLACAS DE SINALIZAÇÃO EM ALGUNS LOCAIS. CONSTATADA O DESGASTE DAS PLACAS REQUER A SUBSTITUIÇÃO POR PLACAS REFLETIVAS. REQUER TAMBÉM A MESMA ATENÇÃO A MESMA ATENÇÃO EM RELAÇÃO ÀS PLACAS INDICATIVAS AS QUAIS TEM POR FINALIDADE IDENTIFICAR AS VIAS E OS LOCAIS DE INTERESSE, BEM COMO ORIENTAR CONDUTORES DE VEÍCULOS QUANTO AOS PERCURSOS, DESTINOS, DISTÂNCIAS, ETC. EM RELAÇÃO ÀS PLACAS INDICATIVAS DE LOMBADAS, REQUER QUE SEJAM INSTALADAS PLACAS ALERTANDO SOBRE O OBSTÁCULO A UMA DISTÂNCIA DE 50M DO LOCAL ONDE ESTÁ A LOMBADA E NÃO SÓ JUNTO A ELA COMO OCORRE EM MUITOS CASOS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE SEJAM COLOCADAS PLACAS DE SINALIZAÇÃO "DE ALERTA" EM RELAÇÃO AOS CICLISTAS, NO PERÍMETRO URBANO E NAS VIAS ENTRADAS/SAÍDAS DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE A CONTRAC (CONTRATAÇÃO DE PESSOAS E TRANSPORTES EM GERAL EIRELI)  QUE DESENVOLVA UM SISTEMA DE CADASTRO DE TODOS OS ACADÊMICOS QUE UTILIZAM O TRANSPORTE UNIVERSITÁRIO PARA PORANGATU, QUE DEVERÁ CONTER ALÉM DOS DADOS PESSOAIS COMPROVANTE SEMESTRAL DE FREQUÊNCIA NA INSTITUIÇÃO DE ENSINO SUPERIOR. </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ASFALTAR A VIELA EM FRENTE À UBS DO SETOR AEROPORTO</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A POSSIBILIDADE DE INSTALAR UM RESERVATÓRIO DE ÁGUA NO SETOR VILA RENASCER</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A NECESSIDADE DE CONTINUAR A PAVIMENTAÇÃO ASFÁLTICA DA RUA BOIADEIRO NO SETOR AEROPORTO II</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR PARCERIA COM O GOVERNO FEDERAL E/OU ESTADUAL PARA CANALIZAÇÃO E REVITALIZAÇÃO DO CÓRREGO DOS BURITIS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE FAÇA HOMENAGEM AO SR. JOÃO SALVINO, SRA. ALINE GARCIA E AO JOVEM GABRIEL PONTES </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>João Severino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. ROMES DE OLIVEIRA, PRESIDENTE DA COMPANHIA DE FOLIA DE REIS DO POVOADO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. FRANK JÚNIOR, PRESIDENTE DA COMPANHIA DE FOLIA DE REIS DA CIDADE DE SÃO MIGUEL DO ARAGUAIA &amp;#8211; GO</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO BISPO DOM. WELLINGTON DE QUEIROZ VIEIRA, POR SUA ORDENAÇÃO EPISCOPAL E NOMEAÇÃO COMO BISPO DA PRELAZIA DE CRISTALÂNDIA</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO JOVEM OSIAS RODRIGUES DA SILVA, PELA FORMATURA NO CURSO DE ODONTOLOGIA DO CENTRO UNIVERSITÁRIO UNIP</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS FORMANDOS DO CURSO DE BACHAREL EM CIÊNCIAS CONTÁBEIS PELA UNOPAR NA CIDADE DE SÃO MIGUEL DO ARAGUAIA</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO JOVEM VINICIUS FRANÇA PIRES DE SIQUEIRA, PELO CONCURSO PRESTADO NA POLÍCIA MILITAR DE GOIÁS</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO REVERENDÍSSIMO PADRE EDILVAN CAVALCANTE MILHOMEM, POR SUA NOMEAÇÃO E POSSE COMO ADMINISTRADOR PAROQUIAL SÃO MIGUEL ARCANJO</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO REVERENDÍSSIMO PADRE LUIZ FERREIRA DA SILVA PELA NOMEAÇÃO E POSSE COMO VIGÁRIO PAROQUIAL NA PARÓQUIA SÃO MIGUEL ARCANJO</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A JOVEM NÚRIA DAIERY MEDEIROS SILVA, PELA FORMATURA EM LICENCIATURA PLENA EM PEDAGOGIA</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO JOVEM CARLOS HENRIQUE MONTEIRO, PELA FORMATURA EM LICENCIATURA PLENA EM LETRAS</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A JOVEM ALESSANDRA GOMES BARBOSA, PELA FORMATURA EM LICENCIATURA PLENA EM LETRAS</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA MARILSA ROCHA ESCOBAR, PELA FORMATURA EM GESTÃO PÚBLICA</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CABO DO GPT (GRUPO DE PATRULHAMENTO TÁTICO DA POLÍCIA MILITAR) DE SÃO MIGUEL DO ARAGUAIA DIVINO MIRANDA DE SOUSA, PELO SEU EMPENHO E DEDICAÇÃO EM PROTEGER OS CIDADÃOS, COMO MANTENEDOR DA LEI E DA ORDEM DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>865</t>
   </si>
@@ -1645,87 +1645,87 @@
   <si>
     <t>870</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CABO DO GPT (GRUPO DE PATRULHAMENTO TÁTICO DA POLÍCIA MILITAR) DE SÃO MIGUEL DO ARAGUAIA SÉRGIO CARVALHO DOS REIS JÚNIOR, PELO SEU EMPENHO E DEDICAÇÃO EM MANTER A PRESERVAÇÃO DA ORDEM PÚBLICA.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO CAPITÃO DO 13º CIPM DE SÃO MIGUEL DO ARAGUAIA LUIZ AFONSO PEREIRA CHAGAS, PELO SEU EMPENHO E DEDICAÇÃO EM MANTER A PRESERVAÇÃO DA ORDEM PUBLICA.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA - ESTADO DE GOIÁS</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE DIVISÓRIAS ENTRE OS CAIXAS E O ESPAÇO RESERVADO PARA OS CLIENTES QUE AGUARDAM ATENDIMENTO NOS ESTABELECIMENTOS BANCÁRIOS DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>CRIA O PRÊMIO "SÃO MIGUEL RECONHECE" NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE. DE PUBLICAR NO PORTAL TRANSPARÊNCIA OS SALDOS DE ESTOQUES DE MEDICAMENTOS E INSUMOS PARA ATENÇÃO À SAUDE NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO E ESTABELECE OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>891</t>
   </si>
@@ -1744,588 +1744,588 @@
   <si>
     <t>FIXA A OBRIGATORIEDADE DE COLOCAÇÃO DE PLACA INDICATIVA DE LOCAÇÃO NOS PRÉDIOS E VEÍCULOS UTILIZADOS PELO PODER EXECUTIVO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>INSTITUI O FÓRUM MUNICIPAL DE EDUCAÇÃO - FME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NOVOS LIMITES PARA O PERÍMETRO URBANO DE SÃO MIGUEL DO ARAGUAIA-GO, INCLUINDO OS LOCAIS  DESTINADOS Á EXPANSÃO URBANA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 49 DA LEI MUNICIPAL Nº. 510/2006, QUE DISPÕE SOBRE O PLANO DIRETOR DE SÃO MIGUEL DO ARAGUAIA-GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INTRODUZ ALTERAÇÕES A LEI 615 DE 31 DE DEZEMBRO DE 2010, DA LEI MUNICIPAL N° 625 DE 10 DE MAIO DE 2011 E DA LEI 790 DE 08 DE JULHO DE 2015 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 716/2013 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRÔNICA NO AMBITO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDENCIAS.  </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DE CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ART. 149-A DA CONSTITUIÇÃO FEDERAL, ACRESCIDO PELA EMENDA CONSTITUCIONAL N° 39 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 615 DE 31 DE DEZEMBRO DE 2010, 625 DE 10 DE MAIO DE 2011 E 790 DE 08 DE JULHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS/SMA 2017) DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROTESTAR AS CERTIDÕES DE DÍVIDA ATIVA CORRESPONDENTE AOS CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE TRANSPORTE UNIVERSITÁRIO MUNICIPAL GRATUITO E OBRIGA O PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAR TRANSPORTE GRATUITO AOS ALUNOS UNIVERSITÁRIO RESIDENTES NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO &amp;#8211; EMENTA: ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 227/1997 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PONTOS DE TAXI NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, NA FORMA ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL PARA AQUISIÇÃO DE IMÓVEL DESTINADO A INSTALAÇÃO DA SEDE DA PREFEITURA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E SUAS SECRETÁRIAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE ÀS FAMÍLIAS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE ORGANIZAÇÕES SOCIAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE ÀS FAMÍLIAS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER LEGISLATIVO EXECUTIVO FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA CONVÊNIO COM A ASSOCIAÇÃO JESUS BOM PASTOR DA PARÓQUIA SÃO MIGUEL ARCANJO/MANÁ/ DE QUE SÃO MIGUEL DO ARAGUAIA, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO DE REPASSE DE RECURSOS FINANCEIROS AO SINDICATO RURAL DE SÃO MIGUEL DO ARAGUAIA-GO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER LEGISLATIVO EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), AO ORÇAMENTO GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO E ALTERA QUADRO QUANTITATIVO NO QUADRO DE PESSOAL EFETIVO DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS COMISSIONADOS NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 31, § 1º, INCISO IV, ALÍNEAS "B" E "C" DA LEI MUNICIPAL Nº 615/2010, DE 31 DE DEZEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO LOCAL A PERMUTAR ÁREAS PÚBLICAS COM A EMPRESA VIVER BEM EMPREENDIMENTOS IMOBILIÁRIOS E PARTICIPAÇÕES LTDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 615/2010 E DA OUTRAS PROVIDENCIAS, ALTERA 1º E 3º DA LEI 790/2015</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS FEIRAS LIVRES, DO COMÉRCIO NELAS REALIZADOS E DO USO DA ÁREA PÚBLICA PARA TAL FIM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMERCIALIZAÇÃO DE COMIDA E DE BEBIDAS POR VEÍCULOS DENOMINADOS "FOOD TRUCKS" NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA LEI DE FOMENTO A INDÚSTRIA E O COMÉRCIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 85.000,00 (OITENTA E CINCO MIL REAIS), AO ORÇAMENTO GERAL DO MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO E REPARCELAMENTO DE DÍVIDAS COM O REGIME PRÓPRIO DE PREVIDÊNCIA DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PPA &amp;#8211; PLANO PLURIANUAL &amp;#8211; EXERCÍCIO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t xml:space="preserve"> ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIÁS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO LOCAL A PERMUTAR ÁREAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 615/2010 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.3º E ACRESCENTA O § 1º E § 2º AO ART. 5º DA LEI MUNICIPAL Nº 850/2017 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - FMDC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A EQUOTERAVIDA - CENTRO DE EQUOTERAPIA DE S.M.A</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA CONVÊNIO COM A EQUOTERAVIDA - CENTRO DE EQUOTERAPIA DE S.M.A, NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>ALTERA O ART. 13 DA LEI 585, DE 13 DE ABRIL DO ANO DE 2010, ALTERA DISPOSITIVOS DA LEI 712/2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 001/2003 CTM - CÓDIGO TRIBUTÁRIO MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Diretor do Município de São Miguel do Araguaia e dá outras providências".</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS PARA O LOTEAMENTO EM CONFORMIDADE COM A LEGISLAÇÃO FEDERAL</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ ALTERAÇÕES AO INCISO III DO §3º DO ARTIGO 2º E INCISO XX DO ARTIGO 11 LEI ORGÂNICA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 14 DA LEI ORGÂNICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2632,67 +2632,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>