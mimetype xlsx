--- v0 (2026-03-02)
+++ v1 (2026-04-18)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Extraordinária </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária realizada em 20/05/2019.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária realiza dia 10/10/2019</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinária realiza dia 21/11/2019</t>
   </si>
   <si>
     <t>1247</t>
   </si>
@@ -129,168 +129,168 @@
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Ordinária </t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº2549 de 01 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>Ata Sessão ordinária n° 2.550 de 04 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1090/ata_2.551.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1090/ata_2.551.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº2.551 de 05 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1094/ata_255220190311_13125035.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1094/ata_255220190311_13125035.pdf</t>
   </si>
   <si>
     <t>ata sessão ordinária dia 06 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1095/ata_255320190311_13132501.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1095/ata_255320190311_13132501.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária para leitura e votação em plenário</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1089/ata_2.554.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1089/ata_2.554.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº2.554 de 01 de março de 2019.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1091/ata_2555.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1091/ata_2555.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 07/03/2019</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1096/ata_255620190311_13173624.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1096/ata_255620190311_13173624.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária do dia 08/03/2019</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1101/ata_2557.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1101/ata_2557.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº2.557</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1109/ata_2.558.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1109/ata_2.558.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária dia 12/03/2019.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária 2.559 de 01/04/2019</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1117/ata_2.560.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1117/ata_2.560.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº2.560 de 02 de abril de 2019.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1127/ata_2561.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1127/ata_2561.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 03/04/2019</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária do dia 04/04/2019.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária dia 05 de abril 2019</t>
   </si>
   <si>
     <t>1143</t>
   </si>
@@ -348,51 +348,51 @@
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>"Ata Sessão Ordinária 2570 do dia 04 de junho de 2019.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária 2571 do dia 05 de junho de 2019.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1208/ata_2572.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1208/ata_2572.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária 06/06/2019</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária dia 07/06/2019</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária nº2.574 de 02/08/2019</t>
   </si>
   <si>
     <t>1222</t>
   </si>
@@ -615,51 +615,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>indica ao senhor prefeito que determine ao setor competente da prefeitura municipal em parcela com ENEL, que sejam instalados 2 postes para iluminação pública no trevo, início da avenida amazonas, sentido Vila Martins.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Azair</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal em caráter de Urgência a construção de redutor de velocidade</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_006-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_006-2019.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito Municipal em caráter de urgência um vigilante no lago dos Ipês.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t xml:space="preserve">Petrônio  </t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de executar serviço de patrolamento e nivelamento no Setor Maria Rita</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de realizar uma operação tapa buracos nas ruas do nosso município.</t>
   </si>
@@ -681,51 +681,51 @@
   <si>
     <t>Osmar Santana Lacerda</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de providenciar um quebra mola com faixa de pedestre na avenida José Pereira do Nascimento, em frente ao Centro de Ensino em período integral Dr.Dorival Brandão de Andrade"</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>"Indica ao Senhor Prefeito que determine a Secretaria Municipal de Saúde para que seja instituída no âmbito de todo o território Municipal, com foco especial nos setores mais afetados, campanha de combate a proliferação de Caramujos Africanos, pois o molusco pode transmitir doenças, entre elas a meningite.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t xml:space="preserve">Renato Morais </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_12-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_12-2019.pdf</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo Senhor Prefeito Municipal que providencie um Vigia para todas as Escolas Municipais".</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM PLAY GROUD E INSTALAÇÕES ESPORTIVAS NO CANTEIRO VEREADOR MARADONA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PISTA DE CAMINHADA COM GUARD RAIL (CORRIMÃO) LIGANDO O SETOR SANTA LÚCIA A VILA RENASCER</t>
   </si>
   <si>
     <t>1135</t>
   </si>
@@ -765,63 +765,63 @@
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo Senhor Prefeito Municipal que juntamente à Organização Social - OS, se faça contratação de um Ortopedista e mais um médico Clinico Geral para o Hospital Adailton do Amaral".</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>"Indica o Excelentíssimo Senhor Prefeito Municipal a necessidade de providenciar uma limpeza urgente em toda a extensão da orla do Rio Araguaia, em Luiz Alves".</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_21-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_21-2019.pdf</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo Senhor Prefeito Municipal a implantar o programa saúde nos bairros."</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_22-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_22-2019.pdf</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo senhor Prefeito Municipal a necessidade de executar serviços de limpeza e manutenção as margens dos trevos de acesso do nosso Município."</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>"Indica o Excelentíssimo Senhor Prefeito Municipal a necessidade de providenciar uma limpeza urgente no Setor Vila Martins, como pontos principais a Avenida Amazonas e em frente o Bar Brasil, em frente o Posto de Saúde do Setor."</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Niltinho</t>
   </si>
   <si>
     <t>"Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade de designar um Agente Comunitário de Saúde para o Povoado de Luiz Alves."</t>
   </si>
@@ -948,126 +948,126 @@
   <si>
     <t>"Dispõe sobre publicação do Balanço de 2017, do Poder Executivo Municipal, e dá outras providências".</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO JOVEM GUSTAVO LOURENÇO DE SOUZA CREPALDI PELA FORMATURA NO CURSO DE BACHARELADO EM MEDICINA PELA UNIVERSIDADE CATÓLICA DE GOIAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Senhor CARLOS ALBERTO BORGES, pela sua contribuição de anos ao Município de São Miguel do Araguaia".</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_003-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_003-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO COLEGIO CEPI DR. DORIVAL BRANDÃO DE ANDRADE PELO TRABALHO PRESTADO JUNTO A COMUNIDADE ATINGINDO A NOTA DE 7º LUGAR NA SAEGO 2018 ENTRE OS CEPIS DO ENSINO MÉDIO DO ESTADO DE GOIÁS E 1º LUGAR ENTRE OS CEPIS DA REGIONAL NORTE.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_004-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_004-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO JOVEM OTTONGLEYCK ARAÚJO RIBEIRO, PELA PUBLICAÇÃO DE SEU LIVRO "MANTENHA O OTIMISMO"</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_05-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_05-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR ADOLFO FERNANDES DA SILVA, PELOS SERVIÇOS PRESTADOS NA ÁREA DE SEGURANÇA PÚBLICA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_06-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_06-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA SÔNIA ELI DOS SANTOS, PELOS SERVIÇOS PRESTADOS NA ÁREA DA SAÚDE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_07-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_07-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR THIAGO FERREIRA DA COSTA SILVA, PELOS SERVIÇOS PRESTADOS NA ÁREA DE SEGURANÇA PÚBLICA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_08-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_08-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR MANOEL NASCIMENTO MACEDO E SILVA, PELOS SERVIÇOS PRESTADOS NA ÁREA DE OBRAS E SERVIÇOS PÚBLICOS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_09-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_09-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR WELLINGTON NUNES CARDOSO, PELOS SERVIÇOS PRESTADOS NA ÁREA DA SAÚDE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR GERALDO FERREIRA DA SILVA, PELA SUA CONTRIBUIÇÃO DE ANOS AO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR MOACIR BARBOSA FERREIRA, PELA SUA CONTRIBUIÇÃO DE ANOS AO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_12-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_12-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO DOUTOR MARCELO FERREIRA DELA COLETA, PELOS SERVIÇOS PRESTADOS NA ÁREA DE MEDICINA COMO CIRURGIÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>"Moção de congratulação ao Senhor Jotalune Araujo de Souza, por prestar um ótimo serviço em nosso Município com sua empresa Jota _x000D_
 Gás, assim contribuindo muito ao Município".</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>"Moção de Congratulação a Srª.Rita de Cassia Pires Neves, pelo excelente trabalho prestado junto a saúde de nossa comunidade."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>"Moção de Congratulação a Srª.DIVA LÚCIA PINHEIRO MARQUES, pelo excelente trabalho prestado junto a saúde de nossa comunidade."</t>
   </si>
   <si>
     <t>1181</t>
@@ -1405,66 +1405,66 @@
   <si>
     <t>178</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Ofício Externo</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>Convite Arraiá da melhor idade-Vila Vida</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>OI</t>
   </si>
   <si>
     <t>Ofício Interno</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_05azair.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_05azair.pdf</t>
   </si>
   <si>
     <t>Justificativa de Ausência</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>Justificativa de Ausencia</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_18niltinho.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_18niltinho.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Oficio de Justificativa</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Ofício nº37/2019 de autoria do vereador Osmar Santana Lacerda</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>Justificativa de ausência.</t>
   </si>
@@ -1477,906 +1477,906 @@
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Ofício de Justificativa de ausência</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Ofício de Justificativa de ausência.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_decreto_legislativo_001-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_decreto_legislativo_001-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia para FRANCISCO DE PAULA MEDEIROS, na forma que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_decreto_legislativo_02-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_decreto_legislativo_02-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ao Srº.Eudimar Martins de Farias."</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_decreto_legislativo_003-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_decreto_legislativo_003-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ao SEBASTIÃO PEGORARO MONTEIRO GUIMARÃES."</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Eduardinho</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, a  R A I M U N D O   N O N A T O   M A R T I N S."</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_legislativo_no005-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_legislativo_no005-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, a SAMUEL   DE   SOUSA   PRADO."</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1264/projeto_de_decreto_legislativo_no006-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1264/projeto_de_decreto_legislativo_no006-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ao Senhor José Francisco Ferreira de Sena."</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_decreto_legislativo_007-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_decreto_legislativo_007-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ALTAMIRO GONÇALVES PINHEIRO."</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_decreto_legislativo_no008-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_decreto_legislativo_no008-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ao Senhor ANTONIO DE PÁDUA PAULA."</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ao Senhor MARCELO DA SILVA FÉLIX."</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_decreto_legislativo_no010-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_decreto_legislativo_no010-2019.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ao Senhor DIRACI PIRES DE FARIA."</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_decreto_legislativo_no011-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_decreto_legislativo_no011-2019.pdf</t>
   </si>
   <si>
     <t>“Concede Título de Cidadão Honorífico do Município de São Miguel do Araguaia, ao SRº. ORLE JORGE WANDSCHER.”</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1072/plc_015_2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1072/plc_015_2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei complementar n° 001/2003, CTM -  Código Tributário Municipal de São Miguel do Araguaia, e dá outras providencias.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1073/plc_016-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1073/plc_016-2019.pdf</t>
   </si>
   <si>
     <t>"APROVA A NOVA PLANTA GENÉRICA DE VALORES DOS TERRENOS E A TABELA DE PREÇOS DE CONSTRUÇÃO PARA O EXERCÍCIO DE 2020 DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1074/plc_019-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1074/plc_019-2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GOIÁS".</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (origem executivo)</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_complementar_14-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_complementar_14-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO LOCAL A ALIENAR ÁREA PÚBLICA NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_complementar_no016-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_complementar_no016-2019.pdf</t>
   </si>
   <si>
     <t>"Aprova a Nova Planta Genérica de Valores dos Terrenos e a Tabela de Preços de Construção para o exercício de 2020 do Município de São Miguel do Araguaia e dá outras providências."</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS/SMA) 2019) DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_complementar_19-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_complementar_19-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a prestação do serviço de abastecimento de água e esgotamento sanitário no Município de São Miguel do Araguaia/Goias".</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1081/projetocomplementar20.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1081/projetocomplementar20.pdf</t>
   </si>
   <si>
     <t>"Fica autorizado o desdobro de Lotes no Município nos termos da regulamentação desta Lei e dá outras providências".</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_complementar_021-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_complementar_021-2019.pdf</t>
   </si>
   <si>
     <t>"Confere status de Lei Complementar  à Lei Municipal nº305/99, de 26 de abril de 1999, que Autoriza o Chefe do Poder Executivo a alienar imóveis de propriedade do Município de São Miguel do Araguaia, nos termos do inciso I, do art.17, da Lei Federal nº8.666/93, de 21/06/93, na forma que específica e dá outras providências".</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1113/projeto_de_lei_complementar_22-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1113/projeto_de_lei_complementar_22-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar, à Empresa BR ENERGIA SOLAR LTDA ME, CNPJ Nº18.993.435/0001-40, área de terras que específica para a instalação do empreendimento industrial/comercial da donatária, e dá outras providências".</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>"Altera o inciso II, do Artigo 1º da Lei Complementar nº010/2019 e dá Outras Providências".</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_complementar_24-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_complementar_24-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar, à MORACI DE SOUZA LEMOS (Lava Jato do Mourinha), CNPJ nº33.140.238/0001-71, área de terras que específica para a instalação do empreendimento comercial da donatária, e dá outras providências".</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_complementar_025-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_complementar_025-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar a Igreja de Cristo de São Miguel do Araguaia, CNPJ nº02.364.057/0001-03, áreas de terras que específica e dá outras providências".</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1175/projeto_de_lei_complementar_no026-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1175/projeto_de_lei_complementar_no026-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar, à GILBERTO COSTA MENDES (Mundo das Maquinas), CNPJ nº15.404.141/0001-47, área de terras que específica para instalação do empreendimento comercial da donatária, e da outras providências."</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1165/projeto_de_lei_complementar_no027-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1165/projeto_de_lei_complementar_no027-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar, à Gildair Barbosa Rodrigues, (Mercadão do Aço), CNPJ nº17.185.840/0001-79 área de terras que específica para instalação do empreendimento comercial da donatária, e dá outras providências."</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_028-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_028-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar, à PEDRO REIS SILVA DE OLIVEIRA (Reis Tratores), CNPJ nº31.600.139/0001-08, área de terras que específica para instalação do empreendimento comercial da donatária, e da outras providências."</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_complementar_no029-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_complementar_no029-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar, à JAIR BATISTA DE FARIA NETO, (Prestadora de Serviços Faria), CNPJ nº21.249.361/0001-46, área de terras que específica para instalação do empreendimento comercial da donatária, e da outras providências."</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_complementar_30-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_complementar_30-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza do Chefe do Poder Executivo a doar a Igreja Assembléia de Deus Consolador da Paz, CNPJ nº29.707.372/0001-34, áreas de terras que específica e dá outras providências".</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo local a permutar áreas públicas com área de propriedade de JABURU EMPREENDIMENTOS TURÍSTICOS LTDA, e dá outras providências."</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_lei_complementar_no032-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_lei_complementar_no032-2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo local a permutar áreas públicas com área de propriedade de JADIR BATISTA DE FARIA, e dá outras providências”.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_complementar_no033-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_complementar_no033-2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo local a doar, à DORIVAL PEREIRA DOS SANTOS JUNIOR-ME (JR TRONCOS E BALANÇAS), CNPJ nº24.535.259/0001-03, área de terras que específica para a instalação do empreendimento comercial da donatária, e dá outras providências”.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_complementar_no034-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_complementar_no034-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza do Chefe do Poder Executivo local a permutar áreas públicas com a Srª.Jaqueline Pinto Barbosa, e dá outras providências".</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_complementar_no035-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_complementar_no035-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo local a permutar áreas públicas com área de propriedade de Walter Xavier Barbosa, e dá outras providências".</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_lei_complementar_36-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_lei_complementar_36-2019.pdf</t>
   </si>
   <si>
     <t>“Altera o Inciso II do Artigo 2º da Lei Complementar nº009/2019, de 15 de Janeiro de 2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1145/jhon_amaral20190506_16125778.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1145/jhon_amaral20190506_16125778.pdf</t>
   </si>
   <si>
     <t>"Autoriza do Chefe do Poder Executivo a doar, à JHON DO AMARAL SILVA (KI SABOR), CNPJ nº20.291.417/0001-68, área de terras que específica para a instalação do empreendimento comercial da donatária, e dá ouras providências".</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_complementar_no038-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_complementar_no038-2019.pdf</t>
   </si>
   <si>
     <t>"Confere status de Lei Complementar à Lei Municipal nº455/2005, de 25 de Janeiro de 2005, que "Autoriza o Chefe do Poder Executivo a fazer doação de lotes de terrenos de propriedade do Município de São Miguel do Araguaia, referentes aos loteamentos "São Miguel do Araguaia" e "Santa Lúcia",, às pessoas que estão de posse dos respectivos lotes, na forma que específica e dá outras providências".</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_lei_complementar_no039-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_lei_complementar_no039-2019.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo local a doar, à COOPERATIVA MISTA DOS AGRICULTORES FAMILIARES DO PROJETO DE ASSENTAMENTO CAMPO ALEGRE (COAFALEG) CNPJ nº15.623.012/0001-40, à área de terras que específica para a instalação do empreendimento comercial da donataria , e dá outras providências”.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei__complementar_040-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei__complementar_040-2019.pdf</t>
   </si>
   <si>
     <t>"Cria o Distrito de Luiz Alves no Município de São Miguel do Araguaia e dá outras providências."</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_complementar_no026-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_complementar_no026-2019.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_de_lei_complementar_028-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_de_lei_complementar_028-2019.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_complementar_no029-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_complementar_no029-2019.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_complementar_no031-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_complementar_no031-2019.pdf</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1196/projeto_de_lei_complementar_045-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1196/projeto_de_lei_complementar_045-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo a doar, a ELIAS JESUS (FLOR DO CERRADO PAISAGISMO) CNPJ nº22.272.294/0001.43, à área de terras que específica para a instalação do empreendimento comercial da donatária, e dá outras providências."</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_complementar_no046-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_complementar_no046-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o Inciso II do Artigo 2º da Lei Complementar nº017/2019, de 15 de maio de 2019 e dá outras providências."</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1301/projeto_de_lei_complementar_no047-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1301/projeto_de_lei_complementar_no047-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo local a fazer doação de área pública à Associação Habitat para a Humanidade, e dá outras providências."</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_complementar_no049-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_complementar_no049-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização de doação de lotes localizados em áreas públicas, e dá outras providências."</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1231/projeto_de_lei_ordinaria__no1050-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1231/projeto_de_lei_ordinaria__no1050-2019.pdf</t>
   </si>
   <si>
     <t>"Altera os Artigos 1º;4º;5º;6º;7º;8º;11;12;13, Parágrafos 1º e 2º do Artigo 7º e acrescenta o Parágrafo Único ao Artigo 1º da Lei Municipal nº883/2018, que dispõe sobre a limpeza de terrenos baldios de particulares e dá outras providências."</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS E AO SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA OS USUÁRIOS DOS SERVIÇOS DE ÁGUA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, INSTALAR EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DE ÁGUA DO HIDRÔMETRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1077/pl1125.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1077/pl1125.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART.6º DA LEI 640/2011, DE 04 DE OUTUBRO DE 2011, QUE DISPÔE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO CONSELHO MUNICIPAL, DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1097/pl_112920190311_13110989.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1097/pl_112920190311_13110989.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação da UBS Setor Santa Lúcia para o PSF Dr.José Maria Remígio"</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Cargos e Vencimentos com carreira funcional, dos Servidores do Poder Legislativo de São Miguel do Araguaia e dá outras providências".</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_1132.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_1132.pdf</t>
   </si>
   <si>
     <t>"Dá nome ao Parque Linear do Setor Cristal e dá Outras Providências".</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_113320190311_13115682.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_113320190311_13115682.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 173 da Lei Municipal nº68/1990, que institui o Código de Postura do Município e dá outras providências".</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no1.134-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no1.134-2019.pdf</t>
   </si>
   <si>
     <t>"Estabelece o agendamento eletrônico de consultas médicas para idosos e portadores de necessidades especiais nas Unidades de Saúde do Município.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_1.135-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_1.135-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a colocação de Placa Informativa em Obra Pública paralisada no Município de São Miguel do Araguaia/Go, contendo a Exposição dos Motivos de sua Interrupção".</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_no1137-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_no1137-2019.pdf</t>
   </si>
   <si>
     <t>"Fixa a obrigatoriedade de convidar artistas locais para fazerem apresentação em abertura dos  Shows ou eventos musicais financiados por recursos públicos".</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1197/projeto_de_lei_1138-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1197/projeto_de_lei_1138-2019.pdf</t>
   </si>
   <si>
     <t>"Denomina a Rua São Miguel Arcanjo, entre os limites da Rua 08, dos setores Santa Lúcia, Vila São José e Conjunto Morada do Araguaia à Rua 25 de Novembro."</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_1.140-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_1.140-2019.pdf</t>
   </si>
   <si>
     <t>"Determina que o Poder Executivo Municipal disponibilize em sua página oficial na internet, um ícone contendo informações dos Conselhos Municipais, Conselhos Tutelares, Grupos de Trabalho e dá outras providências."</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_ordinaria_1141-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_ordinaria_1141-2019.pdf</t>
   </si>
   <si>
     <t>"Denomina a Rua 04, entre os limites da Rua 13, dos loteamentos denominados: Expansão Setor Oeste, Setor Oeste, Cabeceira do Rio São Domingos e São Miguel do Araguaia, até às Margens do Córrego Buritis."</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_ordinaria_1145-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_ordinaria_1145-2019.pdf</t>
   </si>
   <si>
     <t>"Estabelece percentual máximo que pode ser cobrado de tarifa do serviço de esgotamento sanitário em São Miguel do Araguaia."</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_ordinaria_1.146-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_ordinaria_1.146-2019.pdf</t>
   </si>
   <si>
     <t>"Dá nome ao Campo de Futebol de Luiz Alves e dá outras providências."</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no1147-2019_0H3AhFb.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no1147-2019_0H3AhFb.pdf</t>
   </si>
   <si>
     <t>"Proíbe o tráfego de veículos que exalam mau cheiro, pelo perímetro urbano."</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1229/projeto_de_lei_no1048-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1229/projeto_de_lei_no1048-2019.pdf</t>
   </si>
   <si>
     <t>"Determina que os subsídios mensais do Prefeito, do Vice-Prefeito, e dos Secretários do Município de São Miguel do Araguaia somente sejam pagos após o pagamento integral da remuneração e dos proventos de servidores públicos municipais."</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_ordinaria_no1149-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_ordinaria_no1149-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal, a Câmara Municipal e o ARAGUAIAPREV a celebrarem convênios com o Sindicato dos Servidores Públicos Municipais de São Miguel do Araguaia (SISMA), Associação Comercial e Industrial de São Miguel do Araguaia (ACIASMA) e Comercial local e dá outras providências."</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1262/projeto_de_lei_ordinaria_no1159-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1262/projeto_de_lei_ordinaria_no1159-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o §1º do Artigo 13 da Lei Municipal nº742/2014."</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE SALARIAL AOS VENCIMENTOS DE SERVIDORES COMISSIONADOS DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 227/97 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AO CARGO DE OPERADOR DE SERVIÇOS GERAIS E CRIA À TABELA 20-D NO ANEXO I DA LEI Nº 809/2016, DE 30 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1065/pl_1122_2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1065/pl_1122_2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AO CARGO DE OPERADOR DE SERVIÇOS GERAIS E CRIA À TABELA 20-S NO ANEXO I DA LEI Nº 809/2016, DE 30 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AO CARGO DE AUXILIAR DE SERVIÇOS DE SAÚDE E ALTERA A TABELA 01-S NO ANEXO I DA LEI Nº 809/2016, DE 30 MARÇO DE 2016 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1075/pl1125.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1075/pl1125.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 6º DA LEI 640/2011, DE 04 DE OUTUBRO DE 2011, QUE DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1076/pl_1126_2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1076/pl_1126_2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE A ENDEMIAS E ALTERA A LEI MUNICIPAL N° 809 - 2016 DE 30 DE MARÇO DE 2016 E A LEI MUNICIPAL N° 773 - 2015 DE 27 DE MARÇO DE 2015 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto11272019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto11272019.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº888/2018 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_lei_no1136.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_lei_no1136.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária do exercício 2020 e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_1.139-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_1.139-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de créditos adicionais de natureza especial e dá outras providências."</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_ordinaria_1142-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_ordinaria_1142-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de créditos adicionais de natureza especial e dá outras providências".</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_ordinaria_no1143-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_ordinaria_no1143-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o Art.2º da Lei Municipal nº849 de 20 de Junho de 2017 e dá outras providências".</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_ordinaria_no1.444-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_ordinaria_no1.444-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal celebrar convênio de repasse de recursos financeiros ao Sindicato Rural de São Miguel do Araguaia-Go e dá outras providências."</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_ordinaria_no1151-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_ordinaria_no1151-2019.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 44 da Lei 615/2010 de 31 de dezembro de 2010 e Artigo 1º da Lei 853/2017 de 19 de julho de 2017 e dá outras providências."</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_ordinaria_no1152-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_ordinaria_no1152-2019.pdf</t>
   </si>
   <si>
     <t>"Cria funções e dispõe sobre contratações temporárias, cadastro reserva exclusivos e necessários à manutenção e funcionamento do CRAS - Centro de Referência de Assistência Social - CRAS VOLANTE, CREAS - Centro de Referência Especializado e Assistência Social, Bolsa Família, SCFV - Serviço de Convivência e Fortalecimento de Vínculos, Abrigo Provisório e Criança Feliz de São Miguel do Araguaia, nos termos do Artigo 37, Inciso IX, da Constituição da República, e dá outras previdências."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_ordinaria_no1153-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_ordinaria_no1153-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Politica Municipal de atendimento dos direitos da criança e do adolescente, revoga a Lei Municipal nº862/2017, demais alterações posteriores e determina outras providências."</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_ordinaria_no1154-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_ordinaria_no1154-2019.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de São Miguel do Araguaia, Estado de Goiás, para o exercício financeiro de 2020."</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_ordinaria_no1155-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_ordinaria_no1155-2019.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº866 de 13 de dezembro de 2017, e dá outras providências."</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_ordinaria_no1157-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_ordinaria_no1157-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Municipal nº839/2017, de 27 de março de 2017, para acrescentar o §3º ao artigo 2º, e, acrescentar o §3º ao artigo 4º da mesma, e dá outras providências."</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_lei_ordinaria_no1158-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_lei_ordinaria_no1158-2019.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_ordinaria_no1160-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_ordinaria_no1160-2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei nº943/2019, que dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária do Exercício 2020 e dá outras providências."</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_ordinaria_no1161-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_ordinaria_no1161-2019.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de Créditos Adicionais de natureza Suplementares, no percentual de 20% (Vinte por cento) do total das despesas fixadas no orçamento geral do município, que se fizerem necessários, nos termos do Art.7º, item I, Art.41, I, c/c Art.42 e 43, §1º a §4º, da Lei Federal nº4.320/64, de 17 de Março de 1964 e dá outras providências.”</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>"Cria e extingue Cargos em Comissão no Quadro de Pessoal da Câmara Municipal de São Miguel do Araguaia, Estado de Goias".</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_resolucao_002-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_resolucao_002-2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos do Art.105 do Regimento Interno da Câmara Municipal de São Miguel do Araguaia e dá outras providências."</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1255/proposta_de_emenda_a_lei_organcia_no001-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1255/proposta_de_emenda_a_lei_organcia_no001-2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta-se o Artigo 109-A à Lei Orgânica do Município de São Miguel do Araguaia, e dá outras providências."</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1263/projeto_de_emenda_a_lei_organica_no002-2019.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1263/projeto_de_emenda_a_lei_organica_no002-2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta-se o Inciso XI ao Artigo 12 da Lei Orgânica Municipal, na forma que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Enedina Meire Alves Leite Melo</t>
   </si>
   <si>
     <t>Requerimento de pedido de 6ª Sessão</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1138/veto.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1138/veto.pdf</t>
   </si>
   <si>
     <t>"Veto ao artigo 8º-A da Lei Complementar nº012/2019".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2683,67 +2683,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1090/ata_2.551.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1094/ata_255220190311_13125035.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1095/ata_255320190311_13132501.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1089/ata_2.554.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1091/ata_2555.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1096/ata_255620190311_13173624.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1101/ata_2557.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1109/ata_2.558.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1117/ata_2.560.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1127/ata_2561.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1208/ata_2572.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_21-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_22-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_09-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_05azair.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_18niltinho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_decreto_legislativo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_decreto_legislativo_003-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_legislativo_no005-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1264/projeto_de_decreto_legislativo_no006-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_decreto_legislativo_007-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_decreto_legislativo_no008-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_decreto_legislativo_no010-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_decreto_legislativo_no011-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1072/plc_015_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1073/plc_016-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1074/plc_019-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_complementar_14-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_complementar_no016-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_complementar_19-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1081/projetocomplementar20.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_complementar_021-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1113/projeto_de_lei_complementar_22-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_complementar_025-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1175/projeto_de_lei_complementar_no026-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1165/projeto_de_lei_complementar_no027-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_028-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_complementar_no029-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_complementar_30-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_lei_complementar_no032-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_complementar_no033-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_complementar_no034-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_complementar_no035-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_lei_complementar_36-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1145/jhon_amaral20190506_16125778.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_complementar_no038-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_lei_complementar_no039-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei__complementar_040-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_complementar_no026-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_de_lei_complementar_028-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_complementar_no029-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_complementar_no031-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1196/projeto_de_lei_complementar_045-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_complementar_no046-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1301/projeto_de_lei_complementar_no047-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_complementar_no049-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1231/projeto_de_lei_ordinaria__no1050-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1077/pl1125.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1097/pl_112920190311_13110989.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_1132.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_113320190311_13115682.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no1.134-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_1.135-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_no1137-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1197/projeto_de_lei_1138-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_1.140-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_ordinaria_1141-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_ordinaria_1145-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_ordinaria_1.146-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no1147-2019_0H3AhFb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1229/projeto_de_lei_no1048-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_ordinaria_no1149-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1262/projeto_de_lei_ordinaria_no1159-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1065/pl_1122_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1075/pl1125.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1076/pl_1126_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto11272019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_lei_no1136.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_1.139-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_ordinaria_1142-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_ordinaria_no1143-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_ordinaria_no1.444-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_ordinaria_no1151-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_ordinaria_no1152-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_ordinaria_no1153-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_ordinaria_no1154-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_ordinaria_no1155-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_ordinaria_no1157-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_lei_ordinaria_no1158-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_ordinaria_no1160-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_ordinaria_no1161-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1255/proposta_de_emenda_a_lei_organcia_no001-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1263/projeto_de_emenda_a_lei_organica_no002-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1138/veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1090/ata_2.551.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1094/ata_255220190311_13125035.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1095/ata_255320190311_13132501.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1089/ata_2.554.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1091/ata_2555.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1096/ata_255620190311_13173624.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1101/ata_2557.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1109/ata_2.558.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1117/ata_2.560.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1127/ata_2561.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1208/ata_2572.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1088/indicacao_006-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1107/indicacao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_21-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1164/indicacao_22-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_003-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_004-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1118/mocao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1119/mocao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1120/mocao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1121/mocao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_09-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_12-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1131/oficio_05azair.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1132/oficio_18niltinho.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_decreto_legislativo_001-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1167/projeto_decreto_legislativo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1204/projeto_decreto_legislativo_003-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1234/projeto_de_decreto_legislativo_no005-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1264/projeto_de_decreto_legislativo_no006-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1284/projeto_decreto_legislativo_007-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1296/projeto_decreto_legislativo_no008-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1316/projeto_decreto_legislativo_no010-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1318/projeto_decreto_legislativo_no011-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1072/plc_015_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1073/plc_016-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1074/plc_019-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_complementar_14-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1240/projeto_de_lei_complementar_no016-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1130/projeto_de_lei_complementar_19-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1081/projetocomplementar20.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1104/projeto_de_lei_complementar_021-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1113/projeto_de_lei_complementar_22-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1115/projeto_de_lei_complementar_24-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1158/projeto_de_lei_complementar_025-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1175/projeto_de_lei_complementar_no026-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1165/projeto_de_lei_complementar_no027-2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1176/projeto_de_lei_complementar_028-2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_complementar_no029-2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_complementar_30-2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1195/projeto_de_lei_complementar_no032-2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_complementar_no033-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_complementar_no034-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_complementar_no035-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_lei_complementar_36-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1145/jhon_amaral20190506_16125778.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1155/projeto_de_lei_complementar_no038-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1156/projeto_de_lei_complementar_no039-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei__complementar_040-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1171/projeto_de_lei_complementar_no026-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1172/projeto_de_lei_complementar_028-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_complementar_no029-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1187/projeto_de_lei_complementar_no031-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1196/projeto_de_lei_complementar_045-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1256/projeto_de_lei_complementar_no046-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1301/projeto_de_lei_complementar_no047-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_complementar_no049-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1231/projeto_de_lei_ordinaria__no1050-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1077/pl1125.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1097/pl_112920190311_13110989.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_1132.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_113320190311_13115682.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_no1.134-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1116/projeto_de_lei_1.135-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1140/projeto_de_lei_no1137-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1197/projeto_de_lei_1138-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1160/projeto_de_lei_1.140-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_ordinaria_1141-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1203/projeto_de_lei_ordinaria_1145-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1207/projeto_de_lei_ordinaria_1.146-2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1218/projeto_de_lei_no1147-2019_0H3AhFb.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1229/projeto_de_lei_no1048-2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1232/projeto_de_lei_ordinaria_no1149-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1262/projeto_de_lei_ordinaria_no1159-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1065/pl_1122_2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1075/pl1125.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1076/pl_1126_2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1078/projeto11272019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1133/projeto_lei_no1136.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1159/projeto_de_lei_1.139-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1200/projeto_de_lei_ordinaria_1142-2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_ordinaria_no1143-2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_ordinaria_no1.444-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1253/projeto_de_lei_ordinaria_no1151-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1238/projeto_de_lei_ordinaria_no1152-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1243/projeto_de_lei_ordinaria_no1153-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1241/projeto_de_lei_ordinaria_no1154-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1242/projeto_de_lei_ordinaria_no1155-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_ordinaria_no1157-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1265/projeto_de_lei_ordinaria_no1158-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1282/projeto_de_lei_ordinaria_no1160-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1283/projeto_de_lei_ordinaria_no1161-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1239/projeto_resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1255/proposta_de_emenda_a_lei_organcia_no001-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1263/projeto_de_emenda_a_lei_organica_no002-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2019/1138/veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>