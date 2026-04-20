--- v0 (2026-03-03)
+++ v1 (2026-04-20)
@@ -54,2628 +54,2628 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Extraordinária </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1553/ata_sessao_extra_n_686_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1553/ata_sessao_extra_n_686_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N° 686 DE 19 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1566/ata_extra_687.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1566/ata_extra_687.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº687 DE 24 DE MARÇO DE 2021</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1584/ata_688_26_03_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1584/ata_688_26_03_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°688 DE 26 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1585/ata_689_28_04_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1585/ata_689_28_04_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°689 DE 28 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1597/ata_n_690_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1597/ata_n_690_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°690 DE 28 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1599/ata_n_691_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1599/ata_n_691_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°691 DE 31 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1601/ata_n_692_extra.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1601/ata_n_692_extra.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°692 DE 02 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1611/ata_n_693.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1611/ata_n_693.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°693 DE 30 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1612/ata_n_694.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1612/ata_n_694.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°694 DE 01 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1613/ata_n_695.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1613/ata_n_695.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°695 DE 21 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1614/ata_n_696.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1614/ata_n_696.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°696 DE 22 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1615/ata_n_697.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1615/ata_n_697.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°697 DE 23 DE JULHO DE 2021.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1647/ata_extra__n_698.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1647/ata_extra__n_698.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°698 DE 16 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1648/ata_extra_n_699_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1648/ata_extra_n_699_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N° 699 DE 17 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1682/ata_extra_700_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1682/ata_extra_700_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°700 DE 22 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1683/ata_extra_701_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1683/ata_extra_701_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°701 DE 23 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°702 DE 20 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°703 DE 21 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1700/ata_extra_704_22_12_21.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1700/ata_extra_704_22_12_21.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°704 DE 22 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Ordinária </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1514/ata_n_2651_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1514/ata_n_2651_2021.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 2651 de 01 de Fevereiro de 2021,</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1515/ata_2652_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1515/ata_2652_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2.652 DE 02 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1519/ata_2653_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1519/ata_2653_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2653 DE 03 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1534/ata_2654_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1534/ata_2654_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2654 DE 04 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1537/ata_n2655_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1537/ata_n2655_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2655 DE 11 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1550/ata_n_2656_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1550/ata_n_2656_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2656 DE 18 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1556/ata_n_2657_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1556/ata_n_2657_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2657 DE 25 DE FEVEREIRO DE 2021.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1560/ata_n_2658_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1560/ata_n_2658_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2658 DE 04 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1561/ata_n_2659_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1561/ata_n_2659_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2659 DE 11 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1563/ata_n_2660.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1563/ata_n_2660.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2660 DE 18 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1569/2.661_25-03-2021.docx</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1569/2.661_25-03-2021.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº2661 DE 25 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1573/ata_n_2662_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1573/ata_n_2662_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2662 DE 01 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1574/2.663_08-04-2021.docx</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1574/2.663_08-04-2021.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2663 DE 08 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1578/ata_2664_15_04.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1578/ata_2664_15_04.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2664 DE 15 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1583/ata_2665_22_04.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1583/ata_2665_22_04.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2665 DE 22 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1586/ata_2666_29_04_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1586/ata_2666_29_04_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2666 DE 29 DE ABRIL DE 2021.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1589/ata_n_2667_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1589/ata_n_2667_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2667 DE 06 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1591/ata_n_2668_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1591/ata_n_2668_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2668 DE 13 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1595/ata_n_2669_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1595/ata_n_2669_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2669 DE 20 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1598/ata_n_2670_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1598/ata_n_2670_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2670 DE 27 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1603/ata_n_2671_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1603/ata_n_2671_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2671 DE 08 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1604/ata_n_2672_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1604/ata_n_2672_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2672 DE 09 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1605/ata_n_2673_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1605/ata_n_2673_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2673 DE 10 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1607/ata_n_2674_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1607/ata_n_2674_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2674 DE 11 DE JUNHO DE 2021.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1618/ata_n_2675_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1618/ata_n_2675_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2675 DE 02 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1619/ata_n_2676_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1619/ata_n_2676_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2676 DE 03 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1621/ata_n_2677_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1621/ata_n_2677_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2677 DE 04 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1624/ata_n_2678_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1624/ata_n_2678_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2678 DE 05 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1637/ata_2679_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1637/ata_2679_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N° 2679 DE 06 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1639/ata_n_2680_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1639/ata_n_2680_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2680 DE 01 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1640/ata_n_2681_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1640/ata_n_2681_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N° 2681 DE 02 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1643/ata_n_2682_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1643/ata_n_2682_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2682 DE 03 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1644/ata_n_2683_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1644/ata_n_2683_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N° 2683 DE 08 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1646/ata_n_2684_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1646/ata_n_2684_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2684 DE 09 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1649/ata_n_2685_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1649/ata_n_2685_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2685 DE 01 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1651/ata_n_2686_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1651/ata_n_2686_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2686 DE 04 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1652/ata_n_2687_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1652/ata_n_2687_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2687 DE 05 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1655/ata_n_2688_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1655/ata_n_2688_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2688 DE 06 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2689 DE 07 DE OUTUBRO DE 2021.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1672/ata_n_2690_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1672/ata_n_2690_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2690 DE 03 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1673/ata_n_2691.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1673/ata_n_2691.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2691 DE 04 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1674/ata_2692_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1674/ata_2692_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2692 DE 05 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1676/ata_n_2693_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1676/ata_n_2693_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2693 DE 08 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1681/ata_2694_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1681/ata_2694_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2694 DE 09 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1686/ata_2695_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1686/ata_2695_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2695 DE 01 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1688/ata_n_2696_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1688/ata_n_2696_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2696 DE 02 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1690/ata_n_2697.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1690/ata_n_2697.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2697 DE 03 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2698 DE 06 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2699 DE 07 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Niltinho</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_o1.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_o1.pdf</t>
   </si>
   <si>
     <t>INDICO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UM REDUTOR DE VELOCIDADE (QUEBRA-MOLA) NA RUA 07 EM FRENTE À OFICINA DO BAIANO, NO SETOR BOSQUE DA SAÚDE</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_02.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UM CAMPO SINTÉTICO SOCIETY NA VILA RENASCER E SOL NASCENTE.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_03.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_03.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE D CONSTRUIR UM REDUTOR DE VELOCIDADE (QUEBRA-MOLA) EM FRENTE AO ESTÁDIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_04.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_04.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE  REVITALIZAR A PRAÇA DO SETOR SANTA LÚCIA.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Noely do Araguaia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1498/indicacao_05.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1498/indicacao_05.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DESTINAR MAQUINÁRIOS FIXOS PARA MANUTENÇÃO E LIMPEZA AO POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_06.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_06.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DESTINAR MAQUINÁRIOS PARA A MANUTENÇÃO DA LIMPEZA E ILUMINAÇÃO AO POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Azair</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_07__praca_v_renascer.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_07__praca_v_renascer.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA NA VILA RENASCER.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_08_piscina_v_renascer.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_08_piscina_v_renascer.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PISCINA COBERTA COM EQUIPAMENTOS PARA HIDROGINÁSTICA NA VILA RENASCER.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_09__lixeiras_praca.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_09__lixeiras_praca.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE COLOCAR LIXEIRAS NA PRAÇA SUZANA MOREIRA NO SETOR CRISTAL.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_10_pavimentacao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_10_pavimentacao.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DESTINAR MAQUINÁRIOS PARA A MANUTENÇÃO E PAVIMENTAÇÃO DE RUAS AO POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_11_creche.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_11_creche.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DESTINAR UMA CRECHE PARA O POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_12_escolinha.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_12_escolinha.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DESTINAR UMA ESCOLINHA DE FUTEBOL PARA O POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1516/indicacao_13_correios.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1516/indicacao_13_correios.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE BUSCAR PARCERIA COM O CORREIOS PARA A ENTREGA DE CORRESPONDÊNCIAS NO SETOR MARIA RITA.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edu Cantor</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1517/indicacao_14__bueiro.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1517/indicacao_14__bueiro.pdf</t>
   </si>
   <si>
     <t>INDICO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE BUEIRO E RESTAURAÇÃO DO ACESSO QUE LIGA O SETOR VILA SÃO JOÃO AO SETOR OESTE</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_15_praca.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_15_praca.pdf</t>
   </si>
   <si>
     <t>INDICO A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO SETOR VILA QUEIROZ.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_16_calcadas.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_16_calcadas.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CALÇADAS EM FRENTE A GARAGEM DA PREFEITURA.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cleitin</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_17_quebra_mola.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_17_quebra_mola.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR REDUTORES DE  VELOCIDADE (QUEBRA-MOLA) EM FRENTE AO SUPERMECADO PREÇO BAIXO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Divino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_20_quebra_mola_.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_20_quebra_mola_.pdf</t>
   </si>
   <si>
     <t>INDICA EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR REDUTORES DE VELOCIDADE (QUEBRA-MOLA) NO SETOR MORADA DO SOL NA AVENIDA CRISTO REI.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PONTE NA AVENIDA FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_22quebra_molas.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_22quebra_molas.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA RUA 03 NO SETOR CENTRO.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_23_quebra_molas.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_23_quebra_molas.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE CONSTRUIR 2 REDUTORES DE VELOCIDADE (QUEBRA -MOLAS) NO POVOADO TATAIRA.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_24_estacionamento.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_24_estacionamento.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, O CALÇAMENTO E A IMPLANTAÇÃO DE ESTACIONAMENTO EM TORNO DO GINÁSIO JOÃO ANTÔNIO MARTINS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_25_quebra_molas.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_25_quebra_molas.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR QUEBRA-MOLAS AO POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_26porto.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_26porto.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNCIPAL A NECESSIDADE DE REFORMAR E AMPLIAR OS PORTOS DE EMBARQUE E DESEMBARQUE DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_27casas.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_27casas.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DESTINAR CASAS DO PROGRAMA MORADIA POPULAR DA AGEHAB, PARA O POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Joubert Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_28_pavimentacao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_28_pavimentacao.pdf</t>
   </si>
   <si>
     <t>VEREADOR JOUBERT TOLENTINO EMENTA: INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DA PAVIMENTAÇÃO ASFÁLTICA OU BLOQUETES DE CONCRETO DA VIELA LOCALIZADA ENTRE AS RUAS JAVAÉS E RUA XAVANTE SETOR AEROPORTO II</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_29_documentacao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_29_documentacao.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REGULARIZAR DOCUMENTAÇÃO DOS LOTES DA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Gean Patrik</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_30escritura.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_30escritura.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE ESCRITURAR OS TERRENOS DO SETOR AEROPORTO II.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_31_festival.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_31_festival.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE REATIVAR O PROJETO DE LEI SINOMAR MOREIRA DA SILVA POPULAR MARADONA.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_32praca.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_32praca.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA DE LAZER NO SETOR SANTOS DUMONT.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_33__pavimentacao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_33__pavimentacao.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE FAZER RECAPEAMENTO ASFÁLTICO NAS PRINCIPAIS RUAS E AVENIDAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_34_mocao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_34_mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A JOVEM ANA PAULA RODRIGUES DA SILVA, PELO DESEMPENHO NO CONCURSO DE REDAÇÃO DO INSTITUTO AIPI.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_35__banco_de_dados.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_35__banco_de_dados.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CRIAR UM BANCO DE DADOS COM A LEGISLAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1545/indicacao_36praca.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1545/indicacao_36praca.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PRAÇA CENTRAL PARA LUIZ ALVES.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1546/indicacao_37_centro_conven.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1546/indicacao_37_centro_conven.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA LUIZ ALVES.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_38__centro_conven.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_38__centro_conven.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE UM CENTRO DE CONVENÇÕES PARA LUIZ ALVES.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_39_bueiro.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_39_bueiro.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM BUEIRO NA ZONA RURAL.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_40__quebra_molas.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_40__quebra_molas.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UM QUEBRA MOLAS NA AVENIDA PARANÁ ESQ. COM A RUA 4 SETOR SANTOS DUMONT.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_41_ponte.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_41_ponte.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DA REFORMA DA PONTE NO CÓRREGO DAS BARRACAS QUE LIGA O P.A RIO ARAGUAIA AO P.A GUSTAVO MARTINS.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_42__postinho.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_42__postinho.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UMA UNIDADE DE SÁUDE (POSTINHO) NO SETOR MORADA DO SOL.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_43_cemiterio.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_43_cemiterio.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UM CEMITÉRIO LOCAL PARA LUIZ ALVES.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_44reforma.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_44reforma.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DA REFORMA GERAL DA DELEGACIA DE POLÍCIA MILITAR DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1558/indicacao_45casa_popular.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1558/indicacao_45casa_popular.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO A CRIAÇÃO DE UMA LEI QUE AUTORIZA POR INTERMÉDIO DA SECRETARIA DE ASSISTÊNCIA SOCIAL PROMOVER POR SORTEIO A ENTREGA DE UMA CASA POPULAR.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_46_asfalto.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_46_asfalto.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO A NECESSIDADE DE ASFALTAR OU BLOQUETEAR NA RUA VIELA 01, SETOR ELIZIÁRIO.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_n_47_asfalto.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_n_47_asfalto.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE FAZER A PAVIMENTAÇÃO DO FINAL DA AVENIDA TOCANTINS É A AVENIDA PEDRO ALVES CABRAL QUE DÁ ACESSO A AVENIDA JOSÉ PEREIRA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_n_48_distrito_la.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_n_48_distrito_la.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNCIPAL A NECESSIDADE DE ELEVAR O POVOADO DE LUIZ ALVES A DISTRITO MUNICIPAL</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Miguel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_49_sanitarios.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_49_sanitarios.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DE SANITÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_50_rodoviaria.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_50_rodoviaria.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REFORMAR O TERMINAL RODOVIARIO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_51.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_51.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO A CONSTRUÇÃO DA CASA DA SENHORA MARIA SALETE SILVA DE MELO (DONA LORA).</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_n_52.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_n_52.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE INSTALAR O CALÇAMENTO DE BLOQUETES, NA AVENIDA JOSÉ PEREIRA DO NASCIMENTO, EM SÃO MIGUEL DO ARAGUAIA-GO.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_53_divino.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_53_divino.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE REATIVAR A ESCOLA PROFISSIONALIZANTE DE COSTURA DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR SUPERINTENDENTE REGIONAL DO INCRA DO ESTADO DE GOIÁS A NECESSIDADE DE REGULARIZAÇÃO DAS POSSES DOS PROJETOS DE  ASSENTAMENTOS LOCALIZADOS NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_55_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_55_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR MEIO FIO EM CARÁTER DE URGÊNCIA NA RUA RIO GRANDE DO SUL EM FRENTE AO ABRIGO DOS IDOSOS.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_n_56_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_n_56_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO A CRIAÇÃO DE UMA LEI COMPLEMENTAR PARA ALIENAR O LOTE 05, NO SETOR SOL NASCENTE DA ÁREA PÚBLICA NA FORMA QUE ESPECÍFICA E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_57_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_57_2021.pdf</t>
   </si>
   <si>
     <t>"INDICA AO CHEFE DO PODER EXECUTIVO QUE BUSQUE FIRMAR CONVÊNIO JUNTO AO ESTADO COM UMA CLÍNICA DE APOIO A DEPENDENTES QUÍMICOS."</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_58_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_58_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE  IMPLANTAR REDE DE EXTENSÃO DE ILUMINAÇÃO PÚBLICA NA ILHA  DA PISTA DUPLA NA VILA RENASCER, BEM COMO PLANTIOS DE GRAMAS E COQUEIROS NA AVENIDA PRINCIPAL</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Karllas Potêncio</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_59_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_59_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICPAL A TROCA DO PISO DA QUADRA MUNICIPAL PARA CAMPO SINTÉTICO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_60_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_60_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE IMPLANTAR REDE DE ILUMINAÇÃO PÚBLICA NA ILHA DA PISTA DUPLA DO SETOR MORADA DO SOL, BEM COMO PLANTIOS DE GRAMAS E COQUEIROS NA AVENIDA PRINCIPAL.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_61.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_61.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE RETOMADA DAS ATIVIDADES DA FEIRA DA LUA DO CANTEIRO CENTRAL</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_n_62_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_n_62_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE PAVIMENTAÇÃO ASFALTICA NA RUA 02, DO SETOR OESTE II.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_n_63_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_n_63_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA FAIXA ELEVADA NA RUA GUARANI E NA RUA 25 DE NOVEMBRO, NO SETOR SANTOS DUMONT.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_64.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_64.pdf</t>
   </si>
   <si>
     <t>INDICA A EXECLENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE PONTOS DE REGISTRO DE FREQUÊNCIA ELETRÔNICO NAS UBS'S - UNIDADES BÁSICAS DE SÁUDE.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_65_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_65_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA FAIXA ELEVADA NA RUA SÃO MIGUEL ARCANJO, SETOR COHAB, (PRÓXIMO A MERCEARIA DO BAIANINHO).</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_66_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_66_2021.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE UMA PISTA DE CAMINHADA E COOPER, QUE SE INICIA EM FRENTE AO CARREIROS LEILÕES, SETOR SANTA LÚCIA ATÉ O SETOR VILA RENASCER ( SAÍDA PARA O RIO PINTADOS).</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_67.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_67.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE RESCINDIR O CONTRATO DE PRESTAÇÃO DE SERVIÇOS ENTRE O MUNICÍPIO E A CAIXA ECONÔMICA FEDERAL"</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_68_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_68_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE FAZER O BLOQUETEAMENTO DA PONTE A QUAL FOI CONSTRUIDA RECENTEMENTE NA RUA FLORIANO PEIXOTO NA VILA SÃO JOÃO QUE FAZ A LIGAÇÃO AO SETOR OESTE, E NA OPORTUNIDADE QUE SEJA MELHORADA A ILUMINAÇÃO PÚBLICA NO LOCAL.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_n_69.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_n_69.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DOAR UMA ÁREA PARA CONSTRUÇÃO DA SEDE PRÓPRIA DO SAMU (SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA), PARA ATENDER AS NECESSIDADES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_70_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_70_2021.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UM ATERRO SANITÁRIO NO NOSSO MUNICIPÍO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_71_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_71_2021.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE SE CONSTRUIR GALERIA FLUVIAL NO SETOR MORADA DO SOL, NAS PRINCIPAIS AVENIDAS.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_72.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_72.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE UM PLANO DE AÇÃO PARA RETIRADA DE ANIMAIS DOMÉSTICOS DAS RUAS DA NOSSA CIDADE".</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_01_covid.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_01_covid.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS SERVIDORES DO CENTRO DO COVID-19, PELOS RELEVANTES SERVIÇOS PRESTADOS AOS PACIENTES NAQUELA UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_02.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_02.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE QUE ESTÃO NA LINHA DE FRENTE DA COVID-19, PELOS RELEVANTES SERVIÇOS PRESTADOS AOS PACIENTES DA NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1685/mocao_03_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1685/mocao_03_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS IRMÃOS DA IGREJA DE CRISTO A SEREM CONSAGRADOS A EVANGELISTAS E PASTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>OI</t>
   </si>
   <si>
     <t>Ofício Interno</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1638/portaria_036_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1638/portaria_036_2021.pdf</t>
   </si>
   <si>
     <t>PORTARIA N°036/2021 DE 31 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1571/pl_decreto_leg_01.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1571/pl_decreto_leg_01.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ HONORÍFICA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, A SRA. KATYÊ LOPES BARBOSA"</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DE GOVERNO DA PREFEITURA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO, EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (origem executivo)</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1677/p_complementar_n_052_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1677/p_complementar_n_052_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ASSINAR CONVÊNIO COM O GOVERNO DE GOIÁS, ATRAVÉS DA AGEHAB, PARA FINS DE CONSTRUÇÃO DE HABITAÇÕES DE INTERESSE SOCIAL E A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE ÀS FAMÍLIAS DE BAIXA RENDA E MORADORAS DO POVOADO DE PORTO DE LUIZ ALVES,E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_lei_codigo_tributario.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_lei_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_comp_054_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_comp_054_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A NOVA PLANTA DE VALORES GENÉRICOS DE VALORES DOS TERRENOS E TABELA DE PREÇOS DE CONSTRUÇÃO DA ZONA URBANA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E POVOADOS, PARA O EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_compl_055_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_compl_055_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DA LEI COMPLEMENTAR N°012, DE 08 DE MAIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1577/pl_1226_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1577/pl_1226_2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO  FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS E AO SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1593/pl_1242_0046.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1593/pl_1242_0046.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_1243_2021_divino.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_1243_2021_divino.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O AFASTAMENTO DA SERVIDORA GESTANTE DAS ATIVIDADES DE TRABALHO PRESENCIAL DURANTE A EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA NACIONAL DECORRENTE DO NOVO CORONAVÍRUS".</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_n_1245_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_n_1245_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO  25 DA LEI MUNICIPAL N°68/1990, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1675/pl_1270_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1675/pl_1270_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LICENÇA DE SERVIDORES PÚBLICOS MUNICIPAIS PARA REALIZAÇÃO DE EXAME DE PREVENÇÃO DO CÂNCER DE MAMA E CÂNCER DE PRÓSTATA"</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1689/pl_1272_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1689/pl_1272_2021.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A AVENIDA JOSÉ PEREIRA DO NASCIMENTO ENTRE OS LIMITES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1492/pl_1215.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1492/pl_1215.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a parte de área destinada a continuação da rua Cristo Rei, e dá outras providências."</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1491/pl_1216.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1491/pl_1216.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de São Miguel do Araguaia com seu Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1493/pl_1217.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1493/pl_1217.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ADEQUAÇÃO DAS NORMAS E OBRIGATORIEDADE AO CUMPRIMENTO DOS PROCEDIMENTOS ESTABELECIDOS PELA EMENDA CONSTITUCIONAL N° 103, DE 12 DE NOVEMBRO DE 2019 JUNTO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL- RPPS, A SEREM SEGUIDOS PELOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1490/pl_1218.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1490/pl_1218.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a realização de convênios, e dá outras providências."</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_1219_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_1219_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO MUNICIPAL DE 2021, POR RECURSOS PROVENIENTES DE REDUÇÃO DE CRÉDITOS ORÇAMENTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1494/pl_n_1220_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1494/pl_n_1220_2021.pdf</t>
   </si>
   <si>
     <t>DEFINEM A POLÍTICA MUNICIPAL DE MEIO AMBIENTE E DE RECURSOS HÍDRICOS, OS MECANISMOS, ATUAÇÃO,FORMULAÇÃO E APLICAÇÃO DE FISCALIZAÇÃO E AS PENALIDADES ADMINISTRATIVAS NECESSÁRIAS AO CUMPRIMENTO DAS NORMAS DE DEFESA E CONSERVAÇÃO DO MEIO AMBIENTE E RECURSOS HÍDRICOS,SEUS MEIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1489/pl_1221.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1489/pl_1221.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de Parceria Público -Privada e Concessões do Município de São Miguel do Araguaia e dá outras providências"</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1507/pl_1222.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1507/pl_1222.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 909/2018 DE 05 DE OUTUBRO DE 2018, REVOGA A LEI Nº 912/2018 DE 05 DE SETEMBRO DE 2018, REVOGA LEI COMPLEMENTAR Nº004/2018 DE 10 DE OUTUBRO DE 2018,  REVOGA LEI COMPLEMENTAR Nº007/2018 DE 15 DE OUTUBRO DE 2018, REVOGA LEI COMPLEMENTAR Nº009/2019 DE 15 DE JANEIRO DE 2019, REVOGA LEI COMPLEMENTAR Nº012/2018 DE 15 DE MAIO DE 2019, REVOGA LEI COMPLEMENTAR Nº015/2019 DE 15 DE MAIO DE 2019, REVOGA LEI COMPLEMENTAR Nº018/2019 DE 13 DE JUNHO DE 2019, REVOGA LEI COMPLEMENTAR Nº020/2019 DE 13 DE JUNHO DE 2019, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1500/pl_1223.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1500/pl_1223.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, CONVÊNIO COM ABRIGO DOS IDOSOS SÃO MIGUEL ARCANJO, NA FORMA QUE ESPECIFÍCA , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1502/pl_1224.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1502/pl_1224.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, CONVÊNIO COM O CEREA- CENTRO DE RECUPERAÇÃO DE ALCÓOLATRAS DE SÃO MIGUEL DO ARAGUAIA/GO, NA FORMA QUE ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_1225.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_1225.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR  EM NOME DO MUNICÍPIO  DE SÃO MIGUEL DO ARAGUAIA, CONVÊNIO COM A EQUOTERAVIDA - CENTRO DE EQUOTERAPIA DE S.M.A, NA FORMA QUE ESPECÍFICA , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1508/pl_1227.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1508/pl_1227.pdf</t>
   </si>
   <si>
     <t>"REVOGA O INCISO II E PARÁGRAFO ÚNICO DO ARTIGO 13 DA LEI MUNICIPAL N°839/2017, DE 27 DE MARÇO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_1228_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_1228_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REFIXAÇÃO DOS VENCIMENTOS BASE DOS CARGOS DE PROVIMENTO EFETIVO DE OPERADOR DE MÁQUINAS LEVES E OPERADOR DE MÁQUINAS PESADAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1532/pl1229_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1532/pl1229_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO MUNICIPAL DE 2021, POR RECURSOS PROVENIENTES DE REDUÇÃO DE CRÉDITOS ORÇAMENTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1555/pl_1230_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1555/pl_1230_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A FIXAÇÃO DE ÁREA DETERMINADA EM ZONA DE URBANIZAÇÃO ESPECÍFICA NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA -GO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_1231_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_1231_2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS/SMA 2021) DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1565/pl_1232_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1565/pl_1232_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO NOVO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO- CACS/FUNDEB."</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1572/pl_1233_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1572/pl_1233_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DA LEI N°909/2018 DE 05 DE SETEMBRO DE 2018,REVOGA A LEI N°912/2018 DE 05 E SETEMBRO DE 2018,REVOGA A LEI COMPLEMENTAR N°004/2018 DE 10 DE OUTUBRO DE 2018, LEI COMPLEMENTAR N°007/2018 DE 15 DE OUTUBRO DE 2018, LEI COMPLEMENTAR N°009/2019 DE 15 DE JANEIRO DE 2019, LEI COMPLEMENTAR N°012/2019 DE 08 DE MAIO DE 2019, LEI COMPLEMENTAR N°015/2019 DE 15 DE MAIO DE 2019, LEI COMPLEMENTAR N°018/2019 DE 13 DE JUNHO DE 2019, LEI COMPLEMENTAR N°020/2019 DE 13 DE JUNHO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_1234_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_1234_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEGISLAÇÃO DE PESSOAL DA PREFEITURA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_1236_2.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_1236_2.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_1237_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_1237_2021.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS, INATIVOS, PENSIONISTAS E AO SUBSÍDIO DE SEUS AGENTES POLÍTICOS DA ADMINISTRAÇÃO DIRETA, INDIRETA, FUNDAÇÕES E AUTARQUIAS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_1238_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_1238_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO 2022 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1587/pl_1239_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1587/pl_1239_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, CONVÊNIO COM A ASSOCIAÇÃO JESUS BOM PASTOR DA PARÓQUIA SÃO MIGUEL ARCANJO - MANÁ, NA FORMA QUE ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_n_1240_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_n_1240_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELICIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA (GO), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_1241.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_1241.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI 684/2013 DE 03 DE ABRIL DE 2013 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_1244_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_1244_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO DE OUTORGA POR CONCESSÃO E CONTRATAÇÃO DE EMPRESA PARA OS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO, POR LICITAÇÃO NA MODALIDADE DE CONCORRÊNCIA, NOS TERMOS DO MARCO REGULATÓRIO ESTATUÍDO PELA LEI FEDERAL N°14.026, DE 15 DE JULHO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1602/pl_1246_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1602/pl_1246_2021.pdf</t>
   </si>
   <si>
     <t>"DENOMINA AVENIDA TIRADENTES, A VIA PÚBLICA AINDA SEM DENOMINAÇÃO, EXISTENTE ENTRE OS LIMITES DA RUA  08, E AS CHÁCARAS 08 E 09, DO LOTEAMENTO SÃO MIGUEL DO ARAGUAIA."</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1606/pl_1248_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1606/pl_1248_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS DISPOSITIVOS DOS ARTIGOS 96, 97 E 103, DA LEI N°926, DE 04 DE JANEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_1249_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_1249_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº1.012, DE 31 DE MAIO DE 2021, QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO DA LEI N°1.012, DE 31 DE MAIO DE 201, QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1626/pl_1251_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1626/pl_1251_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO MUNICIPAL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1623/pl_1252_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1623/pl_1252_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 47 DA LEI MUNICIPAL N°1.012, DE 31 DE MAIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_1253_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_1253_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIÁS, PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_1254_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_1254_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PPA-PLANO PLURIANUAL PARA OS EXERCÍCIOS DE 2022 A 2025.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1627/pl__1255_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1627/pl__1255_2021.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DO PROJETO DE ASSENTAMENTO RIO ARAGUAIA".</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1633/pl_1256_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1633/pl_1256_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA SOCIAL DENOMINADO COSTURANDO OPORTUNIDADES E REALIZANDO SONHOS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_n_1258_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_n_1258_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALIENAÇÃO DE ÁREAS PÚBLICAS QUE MENCIONA, É DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_1259_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_1259_2021.pdf</t>
   </si>
   <si>
     <t>"CRIA PONTOS DE TÁXI DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1660/pl_1260_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1660/pl_1260_2021.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA MUNICIPAL DE CONSTRUÇÃO E REFORMA DE MORADIAS ÀS FAMÍLIAS DE BAIXA RENDA E/ OU ÀS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL DOMICILIADAS NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1661/pl_1261_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1661/pl_1261_2021.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA DE PARCERIA OBJETIVANDO A IMPLANTAÇÃO DE CALÇADAS NO PERÍMETRO URBANO, DA CIDADE DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_1262_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_1262_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ASSINAR CONVÊNIO DE COOPERAÇÃO TÉCNICA E FINANCEIRA COM O DETRAN/GO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1663/pl_1263.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1663/pl_1263.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO MUNICIPAL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1665/pl_1264_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1665/pl_1264_2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O REGIME DE PRÊVIDENCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL, AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1666/pl_1265_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1666/pl_1265_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ASSINAR CONVÊNIO COM O GOVERNO DE GOIÁS, ATRAVÉS DA AGEHAB, PARA FINS DE CONSTRUÇÃO DE HABITAÇÕES DE INTERESSE SOCIAL E A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE ÁS FAMÍLIAS DE BAIXA RENDA E MORADORAS DO POVOADO DE PORTO DE LUIZ ALVES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1668/pl_1266_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1668/pl_1266_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DO SISTEMA MUNICIPAL DE TRÂNSITO, É DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1667/pl_1267_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1667/pl_1267_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA, E CRIA O FUNDO MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA SUSTENTÁVEL DO MUNICÍPIO DE SÃO MIGUEL  DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1669/pl_1268_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1669/pl_1268_2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, CRIA O FUNDO MUNICIPAL E CONSELHO GESTOR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1670/pl_1269_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1670/pl_1269_2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE INCENTIVO E APOIO AO PRODUTOR RURAL PRODUTIVO E AMBIENTALMENTE CORRETO, E ESTABELECE NORMAS GERAIS DE INCENTIVO SOCIAIS, ECONÔMICOS E AMBIENTAIS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_1271_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_1271_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA CONDUÇÃO DE VEÍCULO OFICIAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1704/pl_1273_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1704/pl_1273_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO À LEI MUNICIPAL N°1.029/2021, DE 19/11/2021, SOBRE O PPA-PLANO PLURIANUAL PARA OS EXERCÍCIOS DE 2022 A 2025.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1705/pl_1274_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1705/pl_1274_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ALTERAÇÃO À LEI MUNICIPAL N°1.028/2021, DE 04/11/2021, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIÁS, PARA O EXERCÍCIO FINANCEIRO DE 2022".</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1706/pl_1276_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1706/pl_1276_22.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI N°1.003/2021, DE 29 DE MARÇO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1511/pl_rsolucao_001.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1511/pl_rsolucao_001.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS ARTIGOS 185 E 186 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1512/pl_resolucao_002.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1512/pl_resolucao_002.pdf</t>
   </si>
   <si>
     <t>"ALTERA O REQUISITO MÍNIMO DE ESCOLARIDADE PARA PROVIMENTO DOS CARGOS DE DIRETOR DE RECURSOS HUMANOS ,ASSESSOR ESPECIAL E CHEFE DE SERVIÇOS GERAIS, CONTIDO NO ANEXO II DA RESOLUÇÃO N°001/2011, DE 08 DE OUTUBRO DE 2011, DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-ESTADO DE GOIÁS."</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1513/pl_resolucao_003.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1513/pl_resolucao_003.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_resol_004.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_resol_004.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O TELETRABALHO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS,"</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1596/p_resol_005_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1596/p_resol_005_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_de_resolucao_06.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_de_resolucao_06.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 15 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_emenda_organica.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_emenda_organica.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 2° DO ART.20  DA LEI ORGÂNICA MUNICIPAL NA FORMA QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1620/veto_01_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1620/veto_01_2021.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL DA LEI N°1019/2021 DE 14 DE JULHO DE 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2982,67 +2982,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1553/ata_sessao_extra_n_686_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1566/ata_extra_687.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1584/ata_688_26_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1585/ata_689_28_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1597/ata_n_690_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1599/ata_n_691_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1601/ata_n_692_extra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1611/ata_n_693.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1612/ata_n_694.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1613/ata_n_695.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1614/ata_n_696.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1615/ata_n_697.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1647/ata_extra__n_698.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1648/ata_extra_n_699_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1682/ata_extra_700_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1683/ata_extra_701_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1700/ata_extra_704_22_12_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1514/ata_n_2651_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1515/ata_2652_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1519/ata_2653_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1534/ata_2654_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1537/ata_n2655_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1550/ata_n_2656_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1556/ata_n_2657_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1560/ata_n_2658_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1561/ata_n_2659_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1563/ata_n_2660.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1569/2.661_25-03-2021.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1573/ata_n_2662_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1574/2.663_08-04-2021.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1578/ata_2664_15_04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1583/ata_2665_22_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1586/ata_2666_29_04_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1589/ata_n_2667_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1591/ata_n_2668_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1595/ata_n_2669_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1598/ata_n_2670_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1603/ata_n_2671_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1604/ata_n_2672_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1605/ata_n_2673_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1607/ata_n_2674_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1618/ata_n_2675_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1619/ata_n_2676_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1621/ata_n_2677_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1624/ata_n_2678_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1637/ata_2679_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1639/ata_n_2680_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1640/ata_n_2681_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1643/ata_n_2682_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1644/ata_n_2683_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1646/ata_n_2684_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1649/ata_n_2685_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1651/ata_n_2686_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1652/ata_n_2687_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1655/ata_n_2688_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1672/ata_n_2690_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1673/ata_n_2691.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1674/ata_2692_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1676/ata_n_2693_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1681/ata_2694_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1686/ata_2695_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1688/ata_n_2696_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1690/ata_n_2697.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_o1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1498/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_07__praca_v_renascer.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_08_piscina_v_renascer.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_09__lixeiras_praca.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_10_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_11_creche.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_12_escolinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1516/indicacao_13_correios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1517/indicacao_14__bueiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_15_praca.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_16_calcadas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_17_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_20_quebra_mola_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_22quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_23_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_24_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_25_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_26porto.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_27casas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_28_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_29_documentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_30escritura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_31_festival.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_32praca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_33__pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_34_mocao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_35__banco_de_dados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1545/indicacao_36praca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1546/indicacao_37_centro_conven.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_38__centro_conven.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_39_bueiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_40__quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_41_ponte.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_42__postinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_43_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_44reforma.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1558/indicacao_45casa_popular.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_46_asfalto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_n_47_asfalto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_n_48_distrito_la.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_49_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_50_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_53_divino.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_55_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_n_56_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_57_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_58_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_59_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_60_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_n_62_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_n_63_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_65_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_66_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_68_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_70_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_71_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_01_covid.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1685/mocao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1638/portaria_036_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1571/pl_decreto_leg_01.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1677/p_complementar_n_052_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_lei_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_comp_054_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_compl_055_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1577/pl_1226_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1593/pl_1242_0046.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_1243_2021_divino.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_n_1245_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1675/pl_1270_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1689/pl_1272_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1492/pl_1215.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1491/pl_1216.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1493/pl_1217.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1490/pl_1218.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_1219_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1494/pl_n_1220_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1489/pl_1221.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1507/pl_1222.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1500/pl_1223.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1502/pl_1224.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_1225.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1508/pl_1227.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_1228_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1532/pl1229_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1555/pl_1230_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_1231_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1565/pl_1232_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1572/pl_1233_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_1234_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_1236_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_1237_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_1238_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1587/pl_1239_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_n_1240_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_1241.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_1244_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1602/pl_1246_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1606/pl_1248_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_1249_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1626/pl_1251_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1623/pl_1252_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_1253_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_1254_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1627/pl__1255_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1633/pl_1256_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_n_1258_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_1259_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1660/pl_1260_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1661/pl_1261_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_1262_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1663/pl_1263.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1665/pl_1264_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1666/pl_1265_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1668/pl_1266_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1667/pl_1267_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1669/pl_1268_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1670/pl_1269_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_1271_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1704/pl_1273_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1705/pl_1274_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1706/pl_1276_22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1511/pl_rsolucao_001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1512/pl_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1513/pl_resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_resol_004.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1596/p_resol_005_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_emenda_organica.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1620/veto_01_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1553/ata_sessao_extra_n_686_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1566/ata_extra_687.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1584/ata_688_26_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1585/ata_689_28_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1597/ata_n_690_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1599/ata_n_691_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1601/ata_n_692_extra.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1611/ata_n_693.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1612/ata_n_694.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1613/ata_n_695.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1614/ata_n_696.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1615/ata_n_697.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1647/ata_extra__n_698.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1648/ata_extra_n_699_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1682/ata_extra_700_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1683/ata_extra_701_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1700/ata_extra_704_22_12_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1514/ata_n_2651_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1515/ata_2652_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1519/ata_2653_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1534/ata_2654_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1537/ata_n2655_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1550/ata_n_2656_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1556/ata_n_2657_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1560/ata_n_2658_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1561/ata_n_2659_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1563/ata_n_2660.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1569/2.661_25-03-2021.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1573/ata_n_2662_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1574/2.663_08-04-2021.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1578/ata_2664_15_04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1583/ata_2665_22_04.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1586/ata_2666_29_04_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1589/ata_n_2667_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1591/ata_n_2668_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1595/ata_n_2669_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1598/ata_n_2670_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1603/ata_n_2671_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1604/ata_n_2672_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1605/ata_n_2673_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1607/ata_n_2674_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1618/ata_n_2675_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1619/ata_n_2676_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1621/ata_n_2677_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1624/ata_n_2678_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1637/ata_2679_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1639/ata_n_2680_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1640/ata_n_2681_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1643/ata_n_2682_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1644/ata_n_2683_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1646/ata_n_2684_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1649/ata_n_2685_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1651/ata_n_2686_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1652/ata_n_2687_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1655/ata_n_2688_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1672/ata_n_2690_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1673/ata_n_2691.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1674/ata_2692_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1676/ata_n_2693_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1681/ata_2694_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1686/ata_2695_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1688/ata_n_2696_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1690/ata_n_2697.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_o1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1495/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1496/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1497/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1498/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1499/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1503/indicacao_07__praca_v_renascer.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1504/indicacao_08_piscina_v_renascer.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_09__lixeiras_praca.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_10_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1509/indicacao_11_creche.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1510/indicacao_12_escolinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1516/indicacao_13_correios.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1517/indicacao_14__bueiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1518/indicacao_15_praca.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1521/indicacao_16_calcadas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1522/indicacao_17_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_20_quebra_mola_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_22quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_23_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_24_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_25_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_26porto.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_27casas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_28_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1536/indicacao_29_documentacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1538/indicacao_30escritura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_31_festival.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_32praca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_33__pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1543/indicacao_34_mocao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1544/indicacao_35__banco_de_dados.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1545/indicacao_36praca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1546/indicacao_37_centro_conven.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1547/indicacao_38__centro_conven.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1548/indicacao_39_bueiro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1549/indicacao_40__quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1551/indicacao_41_ponte.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1552/indicacao_42__postinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1554/indicacao_43_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_44reforma.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1558/indicacao_45casa_popular.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_46_asfalto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_n_47_asfalto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_n_48_distrito_la.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_49_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1575/indicacao_50_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1590/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1610/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1616/indicacao_53_divino.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1625/indicacao_55_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1632/indicacao_n_56_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_57_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1635/indicacao_58_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_59_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_60_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_n_62_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1654/indicacao_n_63_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1657/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1658/indicacao_65_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1664/indicacao_66_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1678/indicacao_68_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1679/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1684/indicacao_70_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_71_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1564/mocao_01_covid.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1576/mocao_02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1685/mocao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1638/portaria_036_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1571/pl_decreto_leg_01.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1677/p_complementar_n_052_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1696/projeto_de_lei_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_comp_054_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_compl_055_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1577/pl_1226_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1593/pl_1242_0046.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1594/pl_1243_2021_divino.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_n_1245_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1675/pl_1270_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1689/pl_1272_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1492/pl_1215.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1491/pl_1216.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1493/pl_1217.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1490/pl_1218.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_1219_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1494/pl_n_1220_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1489/pl_1221.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1507/pl_1222.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1500/pl_1223.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1502/pl_1224.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_1225.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1508/pl_1227.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_1228_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1532/pl1229_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1555/pl_1230_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1562/pl_1231_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1565/pl_1232_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1572/pl_1233_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_1234_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_1236_2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_1237_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_1238_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1587/pl_1239_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_n_1240_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_1241.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1600/pl_1244_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1602/pl_1246_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1606/pl_1248_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1608/pl_1249_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1626/pl_1251_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1623/pl_1252_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_1253_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_1254_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1627/pl__1255_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1633/pl_1256_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_n_1258_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_1259_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1660/pl_1260_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1661/pl_1261_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_1262_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1663/pl_1263.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1665/pl_1264_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1666/pl_1265_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1668/pl_1266_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1667/pl_1267_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1669/pl_1268_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1670/pl_1269_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_1271_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1704/pl_1273_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1705/pl_1274_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1706/pl_1276_22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1511/pl_rsolucao_001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1512/pl_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1513/pl_resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_resol_004.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1596/p_resol_005_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_emenda_organica.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2021/1620/veto_01_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>