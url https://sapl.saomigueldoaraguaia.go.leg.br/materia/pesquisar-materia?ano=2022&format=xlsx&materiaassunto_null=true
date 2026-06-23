--- v0 (2026-03-01)
+++ v1 (2026-06-23)
@@ -54,1905 +54,1905 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Extraordinária </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1722/ata_705_22_0305.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1722/ata_705_22_0305.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°705 DE 15 DE FEVEREIRO DE 2022</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1723/ata_706_22_0306.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1723/ata_706_22_0306.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°706 DE 16 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1724/ata_707_22_0301.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1724/ata_707_22_0301.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°707 DE 17 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1735/ata_708_22_0334.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1735/ata_708_22_0334.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°708 DE 22 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1736/ata_709_22_0333.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1736/ata_709_22_0333.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°709 DE 23 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1737/ata_710_22_0335.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1737/ata_710_22_0335.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°710 DE 24 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1748/ata_711_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1748/ata_711_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°711 DE 14 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1768/ata_712_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1768/ata_712_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°712 DE 15 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1770/ata_n_713_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1770/ata_n_713_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°713 DE 23 DE MAIO DE 2022</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1771/ata_n_714.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1771/ata_n_714.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°714 DE 24 DE MAIO DE 2022</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1772/ata_n_715.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1772/ata_n_715.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°715 DE 25 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1785/ata_extra_716__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1785/ata_extra_716__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°716 DE 10 DE JUNHO DE 2022</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1786/ata_extra_717__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1786/ata_extra_717__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N° 717 DE 11 DE JUNHO DE 2022</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1787/ata_extra_718__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1787/ata_extra_718__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°718 DE 13 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1792/ata_extra_719__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1792/ata_extra_719__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°719 DE 27 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1793/ata_extra_720__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1793/ata_extra_720__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°720 DE 27 DE JUNHO DE 2022</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1794/ata_extra_721__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1794/ata_extra_721__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°721 DE 27 DE JUNHO DE 2022</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1795/ata_extra_722__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1795/ata_extra_722__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°722 DE 06 DE JULHO DE 2022</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1797/ata_extra_723__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1797/ata_extra_723__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°723 DE 07 DE JULHO DE 2022</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1801/ata_extra_724__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1801/ata_extra_724__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°724 DE 08 DE JULHO DE 2022</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1864/ata__extra_725_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1864/ata__extra_725_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°725 DE 19 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1865/ata__extra_726_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1865/ata__extra_726_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°726 DE 20 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°727 DE 29 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Ordinária </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1754/ata_solene_01_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1754/ata_solene_01_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE N°001 DE 20 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1711/ata_2700_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1711/ata_2700_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2700 DE 01 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1712/ata_n_2701_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1712/ata_n_2701_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2701 DE 02 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1713/ata_2702_22_0300.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1713/ata_2702_22_0300.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2702 DE 03 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1717/ata_2703_22_0304.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1717/ata_2703_22_0304.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2703 DE 04 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1718/ata_2704_22_0308.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1718/ata_2704_22_0308.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2704 DE 07 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1726/ata_2705_22_0307.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1726/ata_2705_22_0307.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2705 DE 03 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1727/ata_2706_22_0302.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1727/ata_2706_22_0302.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2706 DE 04 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1728/ata_2707_22_0303.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1728/ata_2707_22_0303.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2707 DE 07 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1729/ata_2708_22_0299.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1729/ata_2708_22_0299.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2708 DE 08 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_2709_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_2709_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2709 DE 09 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1740/ata_2710_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1740/ata_2710_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2710 DE 01 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1742/ata_2711_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1742/ata_2711_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2711 DE 04 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1743/ata_2712_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1743/ata_2712_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2712 DE 05 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1744/ata_2713_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1744/ata_2713_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N° 2713 DE 06 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1746/ata_2714_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1746/ata_2714_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2714 DE 07 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1755/ata_2715_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1755/ata_2715_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2715 DE 02 DE MAIO DE 2022</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1759/ata_2716_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1759/ata_2716_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2716 DE 03 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1761/ata_2717_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1761/ata_2717_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2717 DE 04 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1763/ata_2718_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1763/ata_2718_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2718 DE 05 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1773/ata_n_2719.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1773/ata_n_2719.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2719 DE 06 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1777/ata__2720__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1777/ata__2720__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2720 DE 01 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1778/ata__2721__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1778/ata__2721__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2721 DE 02 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1780/ata__2722__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1780/ata__2722__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2722 DE 03 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1781/ata_2723_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1781/ata_2723_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2723 DE 06 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1798/ata__2724__22_2.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1798/ata__2724__22_2.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2724 DE 01 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1799/ata__2725__22_2.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1799/ata__2725__22_2.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2725 DE 02 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1803/ata__2726__22_2.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1803/ata__2726__22_2.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2726 DE 03 DE AGOSTO DE 2022</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1804/ata__2727__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1804/ata__2727__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2727 DE 04 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1805/ata__2728__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1805/ata__2728__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2728 DE 05 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1811/ata__2729__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1811/ata__2729__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2729 DE 01 DE SETEMBRO DE 2022</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1812/ata__2730__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1812/ata__2730__22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2730 DE 02 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1815/ata__2731__2220220913_10213174.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1815/ata__2731__2220220913_10213174.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2731 DE 05 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1817/ata__2732__2220220913_10221827.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1817/ata__2732__2220220913_10221827.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2732 DE 06 DE SETEMBRO DE 2022</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1820/ata_2733.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1820/ata_2733.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2733 DE 08 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1821/ata_2734.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1821/ata_2734.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2734 DE 03 DE OUTUBRO DE 2022</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1822/ata__n_2735_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1822/ata__n_2735_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2735 DE 04 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1828/ata__n_2736.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1828/ata__n_2736.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2736 DE 05 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1829/ata__n_2737.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1829/ata__n_2737.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2737 DE 06 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t xml:space="preserve">mesa diretora </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1831/ata__n_2738_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1831/ata__n_2738_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2738 DE 07 DE OUTUBRO DE 2022</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1833/ata__n_2739_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1833/ata__n_2739_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2739 DE 01 DE NOVEMBRO DE 2022</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1836/ata__n_2740.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1836/ata__n_2740.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2740 DE 03 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1837/ata_2741_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1837/ata_2741_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2741 DE 04 DE NOVEMBRO DE 2022</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1843/ata_2742_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1843/ata_2742_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2742 DE 07 DE NOVEMBRO DE 2022</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1846/ata_2743_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1846/ata_2743_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2743 DE 08 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1850/ata_2744_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1850/ata_2744_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2744 DE 01 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1854/ata_2745_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1854/ata_2745_22.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2745 DE 02 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2746 DE 05 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2747 DE 06 DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2748 DE 07 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Karllas Potêncio</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_01_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_01_22.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR UM ESPAÇO (PRÉDIO) PÚBLICO PARA INSTALAÇÃO DO PONTO DE ATENDIMENTO VIRTUAL PAV DA RECEITA FEDERAL NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_02_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_02_22.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DA TROCA DO PISO DA ESCOLA MUNICIPAL EVANGÉLICA ARAGUAIA, DE CIMENTO VERMELHO PARA CERÂMICA</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edu Cantor</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_03_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_03_22.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, QUE A SENHORA MARIA SALETE SILVA DE MELO (DONA LORA), SEJA A PRIMEIRA A SER CONTEMPLADA COM A DOAÇÃO DE UMA CASA.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Joubert Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1716/indicacao_04_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1716/indicacao_04_2022.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A VIABILIDADE DE CONSEGUIR RECURSOS JUNTO A ESFERA ESTADUAL OU FEDERAL PARA QUE SEJA FEITO A CANALIZAÇÃO DO CÓRREGO DOS BURITIS, E TAMBÉM QUE DÊ CONTINUIDADE A PISTA DE PASSEIO AS MARGENS DO MESMO.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cleitin</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_05_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_05_22.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA FAIXA ELEVADA NA RUA SANTOS DUMONT, N°545, ESQUINA C/ AVENIDA RIO ARAGUAIA, Q. 54, L. 01 E 02, SETOR VILA MARTINS.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_06_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_06_22.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSÍMO SENHOR GOVERNADOR DO ESTADO DE GOIÁS, RONALDO RAMOS CAIADO E AO EXCELENTISSÍMO REITOR DA UEG PROF. ANTONIO CRUVINEL BORGES NETO, A NECESSIDADE DO RETORNO DO VESTIBULAR PARA A UNIDADE UNIVERSITÁRIA DE SÃO MIGUEL DO ARAGUAIA-GO.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_07_22_parque_central.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_07_22_parque_central.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DAR MANUTENÇÃO NO PARQUE DA PRAÇA CENTRAL"</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_08_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_08_22.pdf</t>
   </si>
   <si>
     <t>"INDICA AO CHEFE DO PODER EXECUTIVO A NECESSIDADE DE UMA FAIXA DE PEDESTRE EM FRENTE AO VAPT-VUPT"</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Miguel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_09_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_09_22.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL UMA CAMPANHA PARA A CASTRAÇÃO DE ANIMAIS DOMÉSTICOS PARA FAMÍLIAS DE BAIXA RENDA</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_10_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_10_22.pdf</t>
   </si>
   <si>
     <t>INDICA A CHEFE DO PODER EXECUTIVO PARA SUBSTITUIR A PONTE SOBRE O CORREGO DO OURO NO KM 07 SAIDA PARA A BENVINDA EM SÃO MIGUEL DO ARAGUAIA-GO</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Divino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_11.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DA SUBSTITUIÇÃO DA PONTE DE MADEIRA PELA CONSTRUÇÃO DE UMA PONTE DE CONCRETO SOBRE O CÓRREGO VACA MAGRA LOCALIZADO NA ESTRADA DA FAZENDA NOVA PIRATININGA, 20 KM DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Niltinho</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SERVIDOR KLEBER DA SILVA OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS A CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1756/mocao_02_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1756/mocao_02_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS IRMÃOS DA IGREJA DE CRISTO A SEREM CONSAGRADOS A PASTORES EVANGELISTAS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1779/mocao_divino.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1779/mocao_divino.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS SERVIDORES: MÁRIO LUIS MARQUES VITOR, MAYONE  FERREIRA DE SÁ, MAYRA FAGUNDES DO VALE, RODRIGO DE OLIVEIRA CAMPOS, WESLEI DA COSTA FERREIRA, PELOS SERVIÇOS PRESTADOS A CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>Azair</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1796/mocao_azair_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1796/mocao_azair_2022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO QOPM-MAJOR FABIANO FERREIRA LOPES, PELA ASCENÇÃO A PATENTE DE TENENTE CORONEL DA POLÍCIA MILITAR DO ESTADO DE GOIÁS</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1800/mocao_05_22_batista.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1800/mocao_05_22_batista.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS SERVIDORES DA 1ª VARA JUDICIAL DA COMARCA DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1802/mocao_azair_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1802/mocao_azair_22.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO QOPM-CEL FRANCISCO DE ASSIS FERREIRA JUBE, PELOS RELEVANTES SERVIÇOS PRESTADOS A POLÍCIA MILITAR DO ESTADO DE GOIÁS</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>OI</t>
   </si>
   <si>
     <t>Ofício Interno</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1750/oficio_035-2022__convocacao_da_mesa_diretora_2023-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1750/oficio_035-2022__convocacao_da_mesa_diretora_2023-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONVOCAÇÃO DA ELEIÇÃO PARA RENOVAÇÃO DA MESA DIRETORA E COMISSÕES DESTA CASA LEGISLATIVA, BIÊNIO 2023/2024"</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1733/pdl_01_2022_0294.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1733/pdl_01_2022_0294.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SR. ADRIANO ANTÔNIO AVELAR.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_02_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_02_2022.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ HONORÍFICA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, A SRª. TALITA DIAS PEREIRA</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1809/pdl_003_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1809/pdl_003_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA DE SÃO MIGUEL DO ARAGUAIA - GO - EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (origem executivo)</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1766/pl_1298_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1766/pl_1298_22.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR COMO DAÇÃO EM PAGAMENTO, O DE BEM IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1784/p_comp_057_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1784/p_comp_057_2022.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DE BEM IMÓVEL, COM ENCARGOS E CLÁUSULA DE REVERSÃO, À EMPRESA OURO BRANCO AGRONEGÓCIOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1783/p_comp_058__2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1783/p_comp_058__2022.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DA LEI COMPLEMENTAR N°025, DE 19 DE NOVEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1788/pl_compl_059_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1788/pl_compl_059_22.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL ASSINAR CONVÊNIO COM O GOVERNO DE GOIÁS, ATRAVÉS DA AGEHAB- AGENCIA GOIANA DE HABITAÇÃO S/A, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_compl_060_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_compl_060_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA  - ARAGUAIA PREV E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_compl_061_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_compl_061_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE OS SEGURADOS, SEUS DEPENDENTES E OS BENEFÍCIOS PREVIDENCIÁRIOS CONCEDIDOS PELO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA - ARAGUAIA PREV E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_compl_062_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_compl_062_22.pdf</t>
   </si>
   <si>
     <t>"REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL E A AUTARQUIA INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA- ARAGUAIA PREV"</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1839/pl_compl_063_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1839/pl_compl_063_22.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DA LEI COMPLEMENTAR MUNICIPAL N°032, DE 27 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1849/pl_comp_064_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1849/pl_comp_064_22.pdf</t>
   </si>
   <si>
     <t>"ALTERA  A REDAÇÃO DA LEI COMPLEMENTAR N°025, DE 19 DE NOVEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_1280_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_1280_22.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS E AO SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1719/pl_1282_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1719/pl_1282_2022.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_1285_22_0251.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_1285_22_0251.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME AO PORTAL LOCALIZADO NO TREVO DE SÃO MIGUEL DO ARAGUAIA E LUIZ ALVES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_1290_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_1290_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO, EMPLACAMENTO E NUMERAÇÃO DAS VIAS PÚBLICAS, INSTITUI A OBRIGATORIEDADE DA COLOCAÇÃO DE NUMERAÇÃO PREDIAL E DE CAIXA RECEPTORA DE CORRESPONDÊNCIA EM CADA DOMICÍLIO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_1294_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_1294_22.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME AO PORTAL LOCALIZADO NA ENTRADA DE LUIZ ALVES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_1295_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_1295_22.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO MAIS AMIGOS".</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_1297_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_1297_22.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME AO PORTAL LOCALIZADO NA ENTRADA DO POVOADO DE LUIZ ALVES E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1767/pl_1299_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1767/pl_1299_22.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS E AO SUBSÍDIO DOS AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_1313_karllas20220902.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_1313_karllas20220902.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA DO PROFISSIONAL DE CONTABILIDADE NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1813/pl_1314_22_joao_batista.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1813/pl_1314_22_joao_batista.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME AO PRÉDIO E PLENÁRIO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1844/pl_1319_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1844/pl_1319_22.pdf</t>
   </si>
   <si>
     <t>"CRIA O CARGO COMISSIONADO DE PROCURADOR LEGISLATIVO GERAL DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO, E DÁ PROVIDÊNCIA CORRELATAS"</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1703/pl_1275_21.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1703/pl_1275_21.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DA LEI N°804, DE 16 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_1277_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_1277_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A APLICAÇÃO DA REVISÃO GERAL ANUAL NO VENCIMENTO BASE DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DO PODER EXECUTIVO MUNICIPAL, COM FUNDAMENTO NO ART.37, X, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_1278_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_1278_22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A APLICAÇÃO DA REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS: PREFEITO, VICE PREFEITO E SECRETÁRIOS MUNICIPAIS, COM FUNDAMENTO NO ART.37, X, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_1279_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_1279_22.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ART.5° DA LEI MUNICIPAL N°586/2010, DE 12 DE MAIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_1281.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_1281.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE CONFIANÇA DENTRO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_1283_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_1283_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO FIRMAR CONTRATO/CONVÊNIO COM SEBRAE PARA FINS DE PARTICIPAÇÃO DE MICRO E PEQUENAS EMPRESAS EM EVENTO DENOMINADO 14ª EDIÇÃO NA FEIRA PESCA E COMPANHIA TRADE SHOW, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_1284.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_1284.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DE GRATIFICAÇÃO ESPECIAL PARA MOTORISTA DE TRANSPORTE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_1286.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_1286.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 30° DA LEI MUNICIPAL N°584/2010, DE 13 DE ABRIL DE 2010, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_1287_22_0252.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_1287_22_0252.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REFIXAÇÃO INCIDENTE SOBRE O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DE SÃO MIGUEL DO ARAGUAIA-GO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_1288_22_0292.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_1288_22_0292.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REFIXAÇÃO INCIDENTE SOBRE O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DE SÃO MIGUEL DO ARAGUAIA-GO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_1289_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_1289_22.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR SUPLEMENTAÇÃO ATÉ O LIMITE QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1747/pl_1291_22_0342.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1747/pl_1291_22_0342.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL- REFIS/SMA 2022, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_1292_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_1292_22.pdf</t>
   </si>
   <si>
     <t>"CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO- FME E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_1293_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_1293_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO 2023 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_1296_2220220518_11133890.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_1296_2220220518_11133890.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO, CONVÊNIO COM O CENTRO ESPÍRITA AMOR, FÉ E CARIDADE, NA FORMA QUE ESPECIFICA , E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_1300_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_1300_2022.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI N°717/2013, DE 10 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1775/pl_1301_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1775/pl_1301_22.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER  EXECUTIVO A FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO, CONVÊNIO COM O SINDICATO RURAL DE SÃO MIGUEL DO ARAGUAIA, MA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1782/pl_1302_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1782/pl_1302_2022.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART.37, DA CONSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS, INATIVOS, PENSIONISTAS E AO SUBSÍDIO DE SEUS AGENTES POLÍTICOS DA ADMINISTRAÇÃO DIRETA, INDIRETA, FUNDAÇÕES E AUTARQUIAS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_1303.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_1303.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTARES, NO PERCENTUAL DE 40% (QUARENTA POR CENTO) DO TOTAL DAS DESPESAS FIXADAS NO ORÇAMENTO GERAL DO MUNICÍPIO, QUE SE FIZEREM NECESSÁRIOS, NOS TERMOS DO ART. 7°, ITEM I, ART.41, I, c/c ART.42 E 43, §1° A §4°, DA LEI FEDERAL N°4.320/64 DE 17 DE MARÇO DE 1964 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1790/pl_1304.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1790/pl_1304.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO MUNICIPAL DE 2022, POR RECURSOS PROVENIENTES DE REDUÇÃO DE CRÉDITOS ORÇAMENTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_1.309-2022_abertura_de_credito_especial_no_orcamento_municipal-1.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_1.309-2022_abertura_de_credito_especial_no_orcamento_municipal-1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO MUNICIPAL DE 2022, POR RECURSOS PROVENIENTES DE REDUÇÃO DE CRÉDITOS ORÇAMENTÁRIOS E DA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_1310_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_1310_22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DESAFETAÇÃO DE LOGRADOURO PÚBLICO, PARA AFETAÇÃO COMO ÁREA PÚBLICA ALIENÁVEL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1819/pl_1311_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1819/pl_1311_22.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIÁS, PARA O EXERCÍCIO FINANCEIRO DE 2023"</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_1312_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_1312_22.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI N°1055 DE 18 DE ABRIL DE 2022, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_1315__22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_1315__22.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS DE NATUREZA SUPLEMENTARES, NO PERCENTUAL DE 20% (VINTE POR CENTO) DO TOTAL DAS DESPESAS FIXADAS NO ORÇAMENTO GERAL DO MUNICÍPIO, QUE SE FIZEREM NECESSÁRIOS, NOS TERMOS DO ART.7°, ITEM I, ART.41, I, c/c ART.42 E 43, §1° A §4°, DA LEI FEDERAL N°4.320/64, DE 17 DE MARÇO DE 1964 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1316_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1316_2022.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE CONFIANÇA DENTRO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1835/pl_1317.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1835/pl_1317.pdf</t>
   </si>
   <si>
     <t>"CRIA FUNÇÕES E DISPÕE SOBRE CONTRATAÇÕES TEMPORÁRIAS EXCLUSIVAS E NECESSÁRIAS À MANUTENÇÃO E FUNCIONAMENTO DO CRAS - CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL, CREAS - CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL, CADASTRO ÚNICO/PAB, SCFV - SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS, PROGRAMA CRIANÇA FELIZ, NOS TERMOS DO ARTIGO 37, INCISO IX, DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1318_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1318_2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 5° DA LEI MUNICIPAL N°586/2010, DE 12 DE MAIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1847/pl_1320_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1847/pl_1320_2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N°1046/2022, DE 11 DE NOVEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1848/pl_1321_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1848/pl_1321_2022.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ART. 2° DA LEI MUNICIPAL N°1000, DE 23 DE FEVEREIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1852/pl_1322_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1852/pl_1322_22.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A AFETAR ÁREA PÚBLICA E A EFETUAR A DOAÇÃO DE BEM IMÓVEL À EMPRESA ZITRA AGRONEGÓCIOS LTDA., E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1853/pl_1323_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1853/pl_1323_22.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO II E ANEXO V, DA LEI MUNICIPAL N°1.021/21, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1851/pl_1325_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1851/pl_1325_22.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE NOVO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1741/p_resol_01_22_0332.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1741/p_resol_01_22_0332.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 20 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-GO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1760/p_resol_02_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1760/p_resol_02_22.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A BAIXA DE BENS PATRIMONIAIS INSERVÍVEIS E DUPLICADOS, ATUALIZAÇÃO DO SISTEMA DE GESTÃO PATRIMONIAL DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1774/p_emenda_a_lei_organica_001_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1774/p_emenda_a_lei_organica_001_22.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 2° DO ART. 20 DA LEI ORGÂNICA MUNICIPAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1827/p_emenda_a_lei_org_02_22.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1827/p_emenda_a_lei_org_02_22.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART.117 E ACRESCENTA OS DEMAIS ARTIGOS A LEI ORGÂNICA DO MUNCÍPIO DE SÃO MIGUEL DO ARAGUAIA E ESTABELECE REGRAS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA DE ACORDO COM A EMENDA CONSTITUCIONAL N°103, DE 2019"</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1845/veto_01_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1845/veto_01_2022.pdf</t>
   </si>
   <si>
     <t>VETO REFERENTE AO PROJETO DE LEI N°1318 REFERENTE AO AUTÓGRAFO DE LEI N°1076/2022, DE 08 DE NOVEMBRO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2259,67 +2259,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1722/ata_705_22_0305.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1723/ata_706_22_0306.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1724/ata_707_22_0301.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1735/ata_708_22_0334.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1736/ata_709_22_0333.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1737/ata_710_22_0335.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1748/ata_711_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1768/ata_712_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1770/ata_n_713_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1771/ata_n_714.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1772/ata_n_715.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1785/ata_extra_716__22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1786/ata_extra_717__22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1787/ata_extra_718__22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1792/ata_extra_719__22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1793/ata_extra_720__22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1794/ata_extra_721__22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1795/ata_extra_722__22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1797/ata_extra_723__22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1801/ata_extra_724__22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1864/ata__extra_725_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1865/ata__extra_726_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1754/ata_solene_01_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1711/ata_2700_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1712/ata_n_2701_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1713/ata_2702_22_0300.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1717/ata_2703_22_0304.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1718/ata_2704_22_0308.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1726/ata_2705_22_0307.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1727/ata_2706_22_0302.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1728/ata_2707_22_0303.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1729/ata_2708_22_0299.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_2709_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1740/ata_2710_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1742/ata_2711_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1743/ata_2712_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1744/ata_2713_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1746/ata_2714_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1755/ata_2715_22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1759/ata_2716_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1761/ata_2717_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1763/ata_2718_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1773/ata_n_2719.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1777/ata__2720__22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1778/ata__2721__22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1780/ata__2722__22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1781/ata_2723_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1798/ata__2724__22_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1799/ata__2725__22_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1803/ata__2726__22_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1804/ata__2727__22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1805/ata__2728__22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1811/ata__2729__22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1812/ata__2730__22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1815/ata__2731__2220220913_10213174.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1817/ata__2732__2220220913_10221827.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1820/ata_2733.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1821/ata_2734.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1822/ata__n_2735_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1828/ata__n_2736.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1829/ata__n_2737.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1831/ata__n_2738_22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1833/ata__n_2739_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1836/ata__n_2740.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1837/ata_2741_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1843/ata_2742_22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1846/ata_2743_22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1850/ata_2744_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1854/ata_2745_22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_01_22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_02_22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_03_22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1716/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_05_22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_06_22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_07_22_parque_central.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_08_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_09_22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_10_22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1756/mocao_02_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1779/mocao_divino.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1796/mocao_azair_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1800/mocao_05_22_batista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1802/mocao_azair_22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1750/oficio_035-2022__convocacao_da_mesa_diretora_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1733/pdl_01_2022_0294.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_02_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1809/pdl_003_22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1766/pl_1298_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1784/p_comp_057_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1783/p_comp_058__2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1788/pl_compl_059_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_compl_060_22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_compl_061_22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_compl_062_22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1839/pl_compl_063_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1849/pl_comp_064_22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_1280_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1719/pl_1282_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_1285_22_0251.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_1290_22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_1294_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_1295_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_1297_22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1767/pl_1299_22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_1313_karllas20220902.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1813/pl_1314_22_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1844/pl_1319_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1703/pl_1275_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_1277_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_1278_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_1279_22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_1281.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_1283_22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_1284.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_1286.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_1287_22_0252.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_1288_22_0292.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_1289_22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1747/pl_1291_22_0342.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_1292_22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_1293_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_1296_2220220518_11133890.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_1300_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1775/pl_1301_22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1782/pl_1302_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_1303.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1790/pl_1304.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_1.309-2022_abertura_de_credito_especial_no_orcamento_municipal-1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_1310_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1819/pl_1311_22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_1312_22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_1315__22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1316_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1835/pl_1317.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1318_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1847/pl_1320_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1848/pl_1321_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1852/pl_1322_22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1853/pl_1323_22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1851/pl_1325_22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1741/p_resol_01_22_0332.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1760/p_resol_02_22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1774/p_emenda_a_lei_organica_001_22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1827/p_emenda_a_lei_org_02_22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1845/veto_01_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1722/ata_705_22_0305.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1723/ata_706_22_0306.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1724/ata_707_22_0301.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1735/ata_708_22_0334.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1736/ata_709_22_0333.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1737/ata_710_22_0335.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1748/ata_711_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1768/ata_712_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1770/ata_n_713_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1771/ata_n_714.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1772/ata_n_715.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1785/ata_extra_716__22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1786/ata_extra_717__22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1787/ata_extra_718__22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1792/ata_extra_719__22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1793/ata_extra_720__22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1794/ata_extra_721__22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1795/ata_extra_722__22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1797/ata_extra_723__22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1801/ata_extra_724__22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1864/ata__extra_725_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1865/ata__extra_726_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1754/ata_solene_01_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1711/ata_2700_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1712/ata_n_2701_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1713/ata_2702_22_0300.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1717/ata_2703_22_0304.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1718/ata_2704_22_0308.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1726/ata_2705_22_0307.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1727/ata_2706_22_0302.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1728/ata_2707_22_0303.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1729/ata_2708_22_0299.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1739/ata_2709_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1740/ata_2710_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1742/ata_2711_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1743/ata_2712_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1744/ata_2713_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1746/ata_2714_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1755/ata_2715_22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1759/ata_2716_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1761/ata_2717_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1763/ata_2718_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1773/ata_n_2719.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1777/ata__2720__22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1778/ata__2721__22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1780/ata__2722__22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1781/ata_2723_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1798/ata__2724__22_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1799/ata__2725__22_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1803/ata__2726__22_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1804/ata__2727__22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1805/ata__2728__22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1811/ata__2729__22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1812/ata__2730__22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1815/ata__2731__2220220913_10213174.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1817/ata__2732__2220220913_10221827.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1820/ata_2733.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1821/ata_2734.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1822/ata__n_2735_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1828/ata__n_2736.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1829/ata__n_2737.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1831/ata__n_2738_22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1833/ata__n_2739_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1836/ata__n_2740.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1837/ata_2741_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1843/ata_2742_22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1846/ata_2743_22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1850/ata_2744_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1854/ata_2745_22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1701/indicacao_01_22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1702/indicacao_02_22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1714/indicacao_03_22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1716/indicacao_04_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1757/indicacao_05_22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1758/indicacao_06_22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1823/indicacao_07_22_parque_central.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1830/indicacao_08_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1838/indicacao_09_22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1857/indicacao_10_22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1858/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1756/mocao_02_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1779/mocao_divino.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1796/mocao_azair_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1800/mocao_05_22_batista.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1802/mocao_azair_22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1750/oficio_035-2022__convocacao_da_mesa_diretora_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1733/pdl_01_2022_0294.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_02_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1809/pdl_003_22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1766/pl_1298_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1784/p_comp_057_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1783/p_comp_058__2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1788/pl_compl_059_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_compl_060_22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_compl_061_22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_compl_062_22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1839/pl_compl_063_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1849/pl_comp_064_22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_1280_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1719/pl_1282_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_1285_22_0251.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_1290_22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_1294_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_1295_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1776/pl_1297_22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1767/pl_1299_22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1810/projeto_de_lei_1313_karllas20220902.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1813/pl_1314_22_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1844/pl_1319_22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1703/pl_1275_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_1277_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1710/pl_1278_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_1279_22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_1281.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_1283_22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_1284.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_1286.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_1287_22_0252.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_1288_22_0292.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_1289_22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1747/pl_1291_22_0342.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_1292_22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1749/pl_1293_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_1296_2220220518_11133890.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1769/pl_1300_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1775/pl_1301_22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1782/pl_1302_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_1303.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1790/pl_1304.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_1.309-2022_abertura_de_credito_especial_no_orcamento_municipal-1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_1310_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1819/pl_1311_22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_1312_22.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_1315__22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1316_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1835/pl_1317.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1318_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1847/pl_1320_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1848/pl_1321_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1852/pl_1322_22.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1853/pl_1323_22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1851/pl_1325_22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1741/p_resol_01_22_0332.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1760/p_resol_02_22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1774/p_emenda_a_lei_organica_001_22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1827/p_emenda_a_lei_org_02_22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2022/1845/veto_01_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>