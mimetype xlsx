--- v0 (2026-03-01)
+++ v1 (2026-04-18)
@@ -54,75 +54,75 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Extraordinária </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº728  DE 23 DE JANEIRO DE 2022</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1868/ata__extra_729_2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1868/ata__extra_729_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº729 DE 24 DE JANEIRO DE 2023</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1869/ata_extra_730_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1869/ata_extra_730_23.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°730 DE 25 DE JANEIRO DE 2023</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°731 DE 27 DE MARÇO DE 2023</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA N°732 DE 28 DE MARÇO DE 2023</t>
   </si>
   <si>
     <t>1969</t>
   </si>
@@ -342,51 +342,51 @@
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 756 DE 28 DE DEZEMBRO DE 2023</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 757 DE 28 DE DEZEMBRO DE 2023.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Ordinária </t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1877/ata__2749_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1877/ata__2749_23.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2749 DE 01 DE FEVEREIRO DE 2023</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2750 DE 02 DE FEVEREIRO DE 2023</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2751 DE 03 DE FEVEREIRO DE 2023</t>
   </si>
   <si>
     <t>1888</t>
   </si>
@@ -471,51 +471,51 @@
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 2761 de 05 de abril de 2023</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 2762 de 06 de abril de 2023</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1919/ata_2.563_-_10.04.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1919/ata_2.563_-_10.04.pdf</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 2763 de 10 de abril de 2023</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 2764 de 11 de abril de 2023</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária nº 2765 de 02 de maio de 2023</t>
   </si>
   <si>
     <t>1934</t>
   </si>
@@ -528,51 +528,51 @@
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2767 DE 04 DE MAIO DE 2023</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2768 DE 05 DE MAIO DE 2023</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1948/ata.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1948/ata.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA N°2769 DE 08 DE MAIO DE 2023</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2770 DE 01 DE JUNHO DE 2023</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>Ata da sessão ordinária n° 2771 de 02 de junho de 2023</t>
   </si>
   <si>
     <t>1960</t>
   </si>
@@ -816,1959 +816,1959 @@
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2799 DE 07 DE DEZEMBRO DE 2.023</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Gean Patrik</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_modificativa_pl_1343.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_modificativa_pl_1343.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI Nº 1.343/2023, DE AUTORIA DO PODER EXECUTIVO, INSTITUI O "DIA DA CAVALGADA" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA CONSIDERANDO A SUA PRÁTICA COMO UM BEM CULTURAL E IMATERIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CJR</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1947/emenda_2-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1947/emenda_2-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI SUBSTITUTO Nº 1354/2023, DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS NA FORMA QUE ESTABELECE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_pl_069-2023_0022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_pl_069-2023_0022.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 69/2023 DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA A REDAÇÃO DOS ANEXOS I - LISTA DE SERVIÇOS DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, ANEXO I-A, ANEXO II - ALÍQUOTA DAS TAXAS DE VISTORIA PARA LICENCIAMENTO E TABELA 02 -TAXA DE VISTORIA PARA LICENCIAMENTO DO EXERCÍCIO DE COMÉRCIO EVENTUAL OU ATIVIDADE AMBULANTE, PARTES INTEGRANTES DA LEI COMPLEMENTAR N° 053, DE 27 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1961/emenda_04.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1961/emenda_04.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.355/2023, DE AUTORIA DO PODER EXECUTIVO QUE " INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS/SMA 2023) DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1962/emenda_05.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1962/emenda_05.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI SUBSTITUTO Nº 1.346/2023, DE AUTORIA DO PODER EXECUTIVO QUE " DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO 2024 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Edu Cantor</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a disponibilizar junto às Secretarias de: Saúde, Infraestrura e Planejamento Urbano e Assistência Social do Município a criar canal de atendimento 24 horas para os usuários dos serviços públicos.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1983/emenda_supressiva_7-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1983/emenda_supressiva_7-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 3/2023, de autoria da Mesa Diretora que “Regulamenta o inciso I do Artigo 14 da Lei Orgânica Municipal no âmbito do poder legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2005/emenda_modificativa_-_1359-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2005/emenda_modificativa_-_1359-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1359/2023, DE AUTORIA DO PODER EXECUTIVO QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1012/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2071/emenda_modif._1382-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2071/emenda_modif._1382-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.382/2023, DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS NAS ESTRUTURAS ADMINISTRATIVAS DAS SECRETARIAS  MUNICIPAIS DE INFRAESTRUTURA E PLANEJAMENTO URBANO E DE GESTÃO E PLANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2073/emenda_mod._1394-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2073/emenda_mod._1394-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.394/2023, DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA A REDAÇÃO DO ANEXO A ANEXO I DA LEI MUNICIPAL Nº 1.020/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2106/emenda_11-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2106/emenda_11-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REALIZAÇÃO DE RATEIO FINANCEIRO AOS PROFESSORES EFETIVOS NA SECRETARIA MUNICIPAL. DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Divino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_01_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_01_23.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE ALTERAÇÃO DO NOME DA AVENIDA PEDRO ALVES DO CABRAL NESTE MUNICIPIO PARA O NOME DO SENHOR SINFRONIO LOPES DA SILVA</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>Azair</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_02_2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_02_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL QUE ENVIDE ESFORÇOS JUNTO AO GOVERNO ESTADUAL PARA IMPLANTAÇÃO DE UMA CLINICA DE HEMODIALISE EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>Noely do Araguaia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_03_2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_03_2023.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A AQUISIÇÃO DE BOMBONAS PLÁSTICAS</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_04_2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_04_2023.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL JUNTAMENTE COM O GOVERNO DO ESTADO DE GOIÁS A NECESSIDADE DE IMPLANTAR UM INSTITUTO MÉDICO LEGAL (IML) EM NOSSO MUNICÍPIO"</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>Miguel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_05_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_05_23.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A RECUPERAÇÃO DO ASFALTO E CONSTRUÇÃO DE MEIO FIO DA AVENIDA BOIADEIRA, ENTRE AS RUAS 10 E 11 (PRÓXIMO AO COLÉGIO SOL NASCENTE), SETOR AEROPORTO</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>Karllas Potêncio</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_06_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_06_23.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REALIZAR REPAROS NA REDE DE ILUMINAÇÃO DA QUADRA MUNICIPAL (SETOR CENTRO)</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_07.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_07.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REALIZAR REPAROS NA REDE DE ILUMINAÇÃO DA QUADRA DA ESCOLA SANTA LÚCIA</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_08_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_08_23.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE FORNECIMENTO DE INTERNET WI-FI GRATUITO NA FEIRA COBERTA SERAFIM NONATO TOLENTINO E NAS PRAÇAS OUVÍDIO MARTINS E PROFESSORA FLORDINICE RIBEIRO TEIXEIRA</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_09_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_09_23.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA COBERTURA SOBRE A QUADRA DE ESPORTE NA ESCOLA NOVA LURDES NO POVOADO DA TATAIRA</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_10.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_10.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE CONSTRUIR UM CAMPO DE FUTEBOL SOCIETY, ACADEMIA AO AR LIVRE NO SETOR MORADA DO SOL"</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>Joubert Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_11.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A VIABILIDADE DE ADQUIRIR PARA O MUNICÍPIO PORTA DE SEGURANÇA COM DETECTOR DE METAL PARA QUE SEJAM INSTALADAS NAS ENTRADAS DAS ESCOLAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_12_0001.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_12_0001.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE FAZER UM QUEBRA-MOLAS OU LOMBADA ELEVADA NA RUA RUBI ENTRE A RUA ÔNIX E A RUA DIAMANTE NO SETOR RESIDENCIAL CRISTAL</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_13_0002.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_13_0002.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO  PARA CONSTRUIR UM QUEBRA-MOLA NA AVENIDA TIRADENTES CENTRO EM SÃO MIGUEL DO ARAGUAIA-GO</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_14_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_14_23.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL QUE SEJA REALIZADA A SUBSTITUIÇÃO DA ILUMINAÇÃO DA PRAÇA OUVÍDIO MARTINS POR ILUMINAÇÃO DE LED´S , SEMELHANTE À DA PRAÇA FLORDINICE TEIXEIRA, E NA OPORTUNIDADE QUE SEJA FEITA A LIMPEZA E MANUTENÇÃO DA MESMA"</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Niltinho</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_15.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE UM BEBEDOURO DE ÁGUA, DO LADO DE FORA DO CAMPO DO ESTADIO MUNICIPAL JOÃO FRANCISCO SENA"</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_16.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_16.pdf</t>
   </si>
   <si>
     <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE DAR CONTINUIDADE A PASSARELA AOS DOIS LADOS DA PONTE, SOBRE O CORRÉGO SÃO MIGUEL, INTERLIGANDO RUA 03 CENTRO COM AVENIDA CRISTO REI, AO SETOR MORADA DO SOL"</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_lampada_rodoviaria.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_lampada_rodoviaria.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE TROCAS DE LÂMPADAS NORMAIS PARA LÂMPADAS DE LED LOCALIZADAS NA PRAÇA DO TERMINAL RODOVIÁRIO E TAMBÉM A REFORMA DO TERMINAL</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DE CALÇADAS EM TORNO DAS QUADRAS 12 E 13, NO SETOR SANTA LÚCIA, ONDE ESTÃO LOCALIZADOS O GINÁSIO JOÃO ANTÔNIO MARTINS, ACADEMIA DA SAUDE E O UBS SANTA LÚCIA</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_19-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_19-2023.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REFORMAR A PONTE DO CÓRREGO DOS BURITIS QUE INTERLIGA SÃO MIGUEL DO ARAGUAIA A NOVA PIRATININGA BEM-VINDA FIO VELASCO E OUTRAS FAZENDAS NA REGIÃO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_quadra_de_esporte.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_quadra_de_esporte.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE INSTALAÇÃO DE REFLETORES NA QUADRA DE ESPORTE, DA ESCOLA MUNICIPAL LUIZ ALVES - POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_campo_de_futebol.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE INSTALAÇÃO DE REFLETORES NO CAMPO DE FUTEBOL, VILA ISABEL - POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_ver_divino_lima_reforma_boca_de_lobos.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_ver_divino_lima_reforma_boca_de_lobos.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REFORMAR AS BOCAS DE LOBOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_ver_edu_ponto_de_apoio_profissionais_frete.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_ver_edu_ponto_de_apoio_profissionais_frete.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO PARA CONSTRUIR UM PONTO DE APOIO PARA OS PROFISSIONAIS QUE TRABALHAM COM FRETE NA PRAÇA DO TERMINAL RODOVIÁRIO EM SÃO MIGUEL DO ARAGUAIA-GO.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_-_veredor_joubert.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_-_veredor_joubert.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A VIABILIDADE DE CONSTRUÇÃO DE UMA FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRE (LOMBADA 3D).</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL QUE REALIZE BLOQUETEAMENTO  DO PÁTIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_gean.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_gean.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTISSIMA  SENHORA PREFEITA MUNICIPAL, NA FORMA REGIMENTAL, DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDENCIAS COM RELAÇÃO A SINALIZAÇÃO DE SOLO, BEM COMO A PINTURA DE FAIXAS DE PEDESTRES, PROXIMO A ESCOLA MUNICIPAL SANTA LUCIA, SENDO DUAS NA AVENIDA SAO MIGUEL ARCANJO, UMA EM FRENTE A PAPELARIA LIMA E OUTRA EM FRENTE MONICA FAUSTINO FOTOGRAFIA E UMA NA RUA 20 EM FRENTE A ESCOLA SANTA LUCIA.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL QUE FAÇA REFORMA E REVITALIZAÇÃO DO TERMINAL RODOVIÁRIO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_28-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_28-2023.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE REATIVAR O PROJETO DE LEI SINOMAR MOREIRA DA SILVA, POPULAR MARADONA.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_29-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_29-2023.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REPARO DO MURO DO CAMPO DE FUTEBOL JOÃO SENA.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_ver._karllas.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_ver._karllas.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL QUE SEJA FEITA A DESTINAÇÃO DE FUNCIONÁRIOS PARA REALIZAR A LIMPEZA DA PASSARELA PRÓXIMO AO FÓRUM, APROVEITANDO PEÇO TAMBÉM QUE COLOQUE UMA ILUMINAÇÃO MAIS CLARA, PARA PROMOVER MAIS SEGURANÇAS AQUELES QUE FREQUENTAM O LOCAL.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_31.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE ADQUIRIR LONGARINAS ADAPTADAS PARA PESSOAS OBESAS EM ORGÃOS PÚBLICOS, NOTADAMENTE EM HOSPITAIS E POSTOS DE SAÚDE QUE POSSUEM UM GRANDE FLUXO DE PACIENTES.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1912/mocao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1912/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL PELO EXCELENTE TRABALHO PRESTADO A ESTA CASA LEGISLATIVA</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1918/mocao_jania.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1918/mocao_jania.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA JANIA PAULA MENDES DE SOUZA ROSA, PELOS SERVIÇOS PRESTADOS A CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA - GO</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>Cleitin</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_03_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_03_23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS IRMÃOS DE CRISTO A SEREM CONSAGRADOS A EVANGELISTAS</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1925/mocao_04_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1925/mocao_04_23.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO PADRE APARECIDO DÁRIO DA SILVA PELOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO NA PAROQUIA SÃO MIGUEL ARCANJO</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1938/mocao_05_2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1938/mocao_05_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR GIVALDO AUGUSTO DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA MARIA SANDRA DA SILVA, PELOS SERVIÇOS PRESTADOS AO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA - GO.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_jose_carlos.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_jose_carlos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO JOSÉ CARLOS PEREIRA DOS PASSOS  PELOS RELEVANTES TRABALHOS PRESTADOS COMO PROFESSOR DE CAPOEIRA A COMUNIDADE DE SÃO MIGUEL DO ARAGUAIA - GO</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2027/mocao_thiago_ferreira.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2027/mocao_thiago_ferreira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO THIAGO FERREIRA DA COSTA SILVA PELOS SERVIÇOS PRESTADOS NA SAUDE EM NOSSO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA - GO.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_jaqueline.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_jaqueline.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA JACQUELINE NUNES RODRIGUES PORTO, PELO RELEVANTES SERVIÇOS PRESTADOS COMO EMPRESÁRIA NA ÁREA DE CONFEITARIA A COMUNIDADE SÃOMIGUELENSE.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_10_-_2023_conselho_tutelar.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_10_-_2023_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO PARABENIZANDO  AOS CONSELHEIROS TUTELARES ELEITOS DE 2023 DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA GO.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_-_stf_-_2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_-_stf_-_2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CONGRESSO NACIONAL, PARA POSICIONAMENTO CONTRARIO À TRAMITAÇÃO DA ADPF 442, JUNTO AO STF, EM FACE DA ALEGADA CONTROVERSIA CONSTITUCIONAL, ACERCA DOS ARTS. 124 E 126 DO CÓDIGO PENAL, QUE INSTITUI A CRIMINALIZAÇÃO DA INTERRUPÇÃO VOLUNTÁRIA DA GRAVIDEZ - ABORTO.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS ATLETAS DA SELEÇÃO DE HANDEBOL E COMISSÃO TÉCNICA PELA CONQUISTA DA FASE REGIONAL DOS JOGOS ABERTOS DE GOIÁS E ACESSO A FASE ESTADUAL DO TORNEIO.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_euclides.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_euclides.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO EX JOGADOR PROFISSIONAL DE FUTEBOL EUCLIDES DE CASTRO SOARES (DOCA), POR REPRESENTAR NOSSA CIDADE EM VÁRIOS TIMES DE FUTEBOL QUE ATUOU.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_com._tec..pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_com._tec..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS JOGADORES E COMISSÃO TÉCNICA DE FUTEBOL DA EQUIPE ARAGUADIESEL ESPORTE CLUBE, PELO HENDECACAMPEÃO MUNICIPAL DE FUTEBOL DE CAMPO.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_raimundo.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_raimundo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. RAIMUNDO NONATO MARTINS PELA CONCLUSÃO DO CURSO EM TEOLOGIA.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Ofício Externo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_-_02.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_-_02.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA RETIRADA DA PAUTA E DEVOLUÇÃO DO PROJETO DE LEI 1.365/2023.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>OI</t>
   </si>
   <si>
     <t>Ofício Interno</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO JUSTIFICANDO A AUSÊNCIA DO VEREADOR NILTINHO NA SESSÃO DO DIA 07 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2018/portaria_047-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2018/portaria_047-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PUBLICAÇÃO DO BALANÇO GERAL DO EXERCÍCIO DE 2021, DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1924/p_dec_001_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1924/p_dec_001_23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO PADRE JOSÉ MARCOS DA SILVA E AO PADRE ITAMAR DE JESUS RODRIGUES FILHO</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1994/pjt_decreto_no_02-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1994/pjt_decreto_no_02-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SR. ALEXANDRE DIAS TANNOUS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2047/pjt_de_decreto_03-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2047/pjt_de_decreto_03-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORIFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SENHOR ANTÔNIO MARINHO DOS REIS.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2065/pojeto_de_decreto_no04-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2065/pojeto_de_decreto_no04-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORIFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO EXMO. SR. SEBASTIÃO MONTEIRO GUIMARÃES FILHO (TIÃO CAROÇO).</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_no_05-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_no_05-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORIFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO EXMO. SR. ISSY QUINAN JUNIOR.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei__comp_no_074-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei__comp_no_074-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 43-A à Lei nº 151/94 para estabelecer sobre a redução da jornada de trabalho para servidoras municipais mães de crianças de até seis anos e dá outras providências.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_compl_066_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_compl_066_23.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO LOCAL A ALIENAR ÁREA PÚBLICA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_compl_067_2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_compl_067_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR SORTEIO DE UMA CASA POPULAR EM COMEMORAÇÃO AO DIA DAS MÃES, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1904/pl_compl_068_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1904/pl_compl_068_23.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 1°, DA LEI COMPLEMENTAR N° 38/2022, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1929/pl_compl_069_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1929/pl_compl_069_23.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DOS ANEXOS I - LISTA DE SERVIÇOS DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, ANEXO I-A, ANEXO II - ALÍQUOTA DAS TAXAS DE VISTORIA PARA LICENCIAMENTO E TABELA 02 -TAXA DE VISTORIA PARA LICENCIAMENTO DO EXERCÍCIO DE COMÉRCIO EVENTUAL OU ATIVIDADE AMBULANTE, PARTES INTEGRANTES DA LEI COMPLEMENTAR N° 053, DE 27 DE DEZEMBRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_compl._071.2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_compl._071.2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR Nº 032, DE 27 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_compl._072.2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_compl._072.2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA PARA O ESTADO DE GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_compl._073.2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_compl._073.2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA LOCALIZADA NO POVOADO DE PORTO DE LUIZ ALVES PARA O INSTITUTO ONÇA PINTADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2009/pjt_compl_no_75-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2009/pjt_compl_no_75-2023.pdf</t>
   </si>
   <si>
     <t>DESAFETA OS IMÓVEIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_n_076-2023_-_servicos_de_taxi.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_n_076-2023_-_servicos_de_taxi.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA PERMISSÃO DOS SERVIÇOS DE TAXI DE VEÍCULOS AUTOMOTORES, NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2041/projeto_de_lei_complementar__no_077.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2041/projeto_de_lei_complementar__no_077.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR SORTEIO DE UMA CASA POPULAR EM COMEMORAÇÃO AO DIA DAS MÃES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_compl._079-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_compl._079-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §4º DO ART. 3º , DA LEI COMPLEMENTAR Nº 030, DE 13 DE JUNHO DE 2022, ACRESCENTA OS §§ 6º, 7º E 8º DO MESMO ARTIGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_compl._080-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_compl._080-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE ÀS FAMÍLIAS CARENTES DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1881/pl_1339.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1881/pl_1339.pdf</t>
   </si>
   <si>
     <t>"OBRIGA OS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1893/pl_1340_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1893/pl_1340_23.pdf</t>
   </si>
   <si>
     <t>"CRIA O CARGO EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA-ESTADO DE GOIÁS"</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1931/pl_1350_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1931/pl_1350_23.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA MUNICIPAL DO TERÇO DOS HOMENS NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a disponibilizar um canal de atendimento 24 horas junto à Secretaria de Saúde do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1950/pl_1361-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1950/pl_1361-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA PÚBLICA DO TREVO DO SETOR VILA MARTINS SENTIDO ARAGUAÇU</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1951/pl_1362-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1951/pl_1362-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PUBLICA DO TREVO DO SETOR VILA MARTINS, SENTIDO NOVO PLANALTO</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1952/pl_1363-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1952/pl_1363-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI Nº 1069/2022, QUE DÁ NOME AO PRÉDIO E PLENÁRIO DA CAMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1958/pjt_de_lei_ord._1364.23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1958/pjt_de_lei_ord._1364.23.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÃO GRATIFICADA DE AGENTE DE CONTRATAÇÃO E PREGOEIRO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_no_1.374-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_no_1.374-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS VENCIMENTOS DE SERVIDORES DO PODER LEGISLATIVO MUNICIPAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_no_1375-2023_politica_municipal_de_transparencia.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_no_1375-2023_politica_municipal_de_transparencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DE TRANSPARÊNCIA E ACESSO A INFORMAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_1376-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_1376-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE CURSO DE PRIMEIROS SOCORROS NAS ESCOLAS NO ÂMBITO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2032/projeto_1381-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2032/projeto_1381-2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A QUADRA DE ESPORTES DA ESCOLA MUNICIPAL GERALDO FERREIRA BORBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_1386-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_1386-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA  MUNICIPAL DO CICLISMO NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_1.397-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_1.397-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO NATALINO AOS SERVIDORES DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_1.399-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_1.399-2023.pdf</t>
   </si>
   <si>
     <t>DÁ NOME À TRIBUNA DO PLENÁRIO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1859/pl_1326.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1859/pl_1326.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR SUPLEMENTAÇÃO ATÉ O LIMITE QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1862/pl_1327_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1862/pl_1327_23.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A ASSOCIAÇÃO DOS AGRICULTORES E AGRICULTORAS FAMILIARES DO PROJETO DE ASSENTAMENTO VASCO DE ARAÚJO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_1328_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_1328_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA O MUNICÍPIO FIRMAR CONTRATO/CONVÊNIO COM O SEBRAE PARA FINS DE PARTICIPAÇÃO DE MICRO E PEQUENAS EMPRESAS EM EVENTO DENOMINADO FEIRA PESCA E COMPANHIA TRADE SHOW  2023, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1860/pl_1329_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1860/pl_1329_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE SUSPENSÃO TEMPORÁRIA DA CONTRIBUIÇÃO PREVIDENCIÁRIA PATRONAL DO MUNICÍPIO"</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1863/pl_1330.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1863/pl_1330.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO ART. 1º , DA LEI MUNCIPAL Nº 1.072/2022, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1879/pl_1331_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1879/pl_1331_23.pdf</t>
   </si>
   <si>
     <t>"CRIA FUNÇÕES E DISPÕE SOBRE CONTRATAÇÕES TEMPORÁRIAS EXCLUSIVAS E NECESSÁRIAS À MANUTENÇÃO E FUNCIONAMENTO DO CRAS - CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL, CREAS - CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL, CADASTRO ÚNICO/PAB, SCFV - SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS, PROGRAMA CRIANÇA FELIZ, NOS TERMOS DO ARTIGO 37, INCISO IX, DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_1332_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_1332_23.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO VIII, DA LEI N°151/1994, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1872/pl_1333_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1872/pl_1333_23.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO VI, DA LEI MUNICIPAL N°1.021/21 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1873/pl_1334_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1873/pl_1334_23.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO PARTICIPAR DO PROGRAMA MÉDICOS PELO BRASIL (PMpB), E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_1335_0004.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_1335_0004.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES DE CONVERSÃO DE CONTRATO DE CONSÓRCIO PÚBLICO, ATO CONSTITUTIVO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO DA REGIÃO NORTE DE GOIÁS (CIDERNORTE-GO) E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1885/pl_1336_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1885/pl_1336_23.pdf</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1901/pl_1337_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1901/pl_1337_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A SUSPENSÃO TEMPORÁRIA DE CONTRIBUIÇÃO PREVIDENCIÁRIA PATRONAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1886/pl_1338.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1886/pl_1338.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_1342_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_1342_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL-RPPS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1906/pl_1343.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1906/pl_1343.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O "DIA DA CAVALGADA" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA CONSIDERANDO A SUA PRÁTICA COMO UM BEM CULTURAL E IMATERIAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_1346_0003.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_1346_0003.pdf</t>
   </si>
   <si>
     <t>LDO - DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1930/pl_1348_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1930/pl_1348_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA A ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1933/pl_1349_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1933/pl_1349_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS ALTERAÇÕES DAS REDAÇÕES DO §5°, DO ART.90, ACRESCIDO DO §14, DA LEI MUNICIPAL N°151, DE 1994 E CAPUT DO ART.59 E §2° DA LEI COMPLEMENTAR N°036, DE 2023, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1935/pl_1352_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1935/pl_1352_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA RECONTRATAÇÃO DO MESMO PESSOAL POR TEMPO DETERMINADO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1936/pl_1353.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1936/pl_1353.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 2° DA LEI MUNICIPAL N°1.007/21, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1942/pl_1354_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1942/pl_1354_23.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS NA FORMA QUE ESTABELECE, E  DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1949/pl_1355-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1949/pl_1355-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS/SMA 2023) DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1943/pl_1356_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1943/pl_1356_23.pdf</t>
   </si>
   <si>
     <t>"ADOTA COMO VEÍCULO OFICIAL DE DIVULGAÇÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, O DIÁRIO MUNICIPAL DE GOIÁS, INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO GOIANA DE MUNICÍPIOS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO GERAL DO MUNICÍPIO ATÉ O LIMITE QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.012/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1974/projeto_de_lei.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1974/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CREDITO ESPECIAL NO ORÇAMENTO GERAL DO MUNICIPIO NO VALOR QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1953/pl_1365-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1953/pl_1365-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO V DA LEI MUNICIPAL 1.021 DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1954/pl_1366-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1954/pl_1366-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DA EDUCAÇÃO, CULTURA E ESPORTES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_136720230614_0069.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_136720230614_0069.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFIXAÇÃO INCIDENTE SOBRE O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_1368.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_1368.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE 6 (SEIS) BANCOS DE MADEIRAS DE PRAÇA PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SÃO MIGUEL DO ARAGUAIA/GO - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1987/projrto_de_lei_1369.2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1987/projrto_de_lei_1369.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE EDUCAÇÃO EM TEMPO INTEGRAL NAS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_1370.2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_1370.2023.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 132, DE 08 DE MARÇO DE 1983, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2069/projeto_1371-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2069/projeto_1371-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DELEGAR AO GOVERNO DO ESTADO DE GOIÁS AS ATIVIDADES DE REGULAÇÃO E FISCALIZAÇÃO DOS SERVIÇOS SANEAMENTO BÁSICO, NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2014/projeto_de_lei_1.372-2023_-_altera_a_lei_no_1.055-2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2014/projeto_de_lei_1.372-2023_-_altera_a_lei_no_1.055-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.055 DE 18 DE ABRIL DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2013/projeto_de_lei_1.373-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2013/projeto_de_lei_1.373-2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIAS, PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2011/pjt_1377-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2011/pjt_1377-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A ALTERAR O NOME DA RUA 2 (DOIS) PARA RUA 7 (SETE) NO TRECHO QUE ESPECIFICA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_1378-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_1378-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL Nº 1000, DE 23 DE FEVEREIRO  DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_1380-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_1380-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAUDE E DE ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2033/pjt_1382-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2033/pjt_1382-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS COMISSIONADOS NAS ESTRUTURAS ADMINISTRATIVAS DAS SECRETARIAS MUNICIPAIS DE INFRAESTRUTURA E PLANEJAMENTO URBANO E DE GESTÃO E PLANEJAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2034/pjt_1383-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2034/pjt_1383-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REALIZAR O PAGAMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO, PARA OS CARGOS/FUNÇÕES DE ENFERMEIRO(a), TÉCNICO(a) DE ENFERMAGEM E AUXILIAR DE ENFERMAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1387.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1387.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE TERMINAL RODOVIÁRIO VEREADOR JOEL ANDRÉ DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2056/pjt_1388-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2056/pjt_1388-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO NO VALOR DE R$ 40.000,00 ( QUARENTA MIL REIS ) AO HCG - HOSPITAL DE CÂNCER FRANCISCO CAMARGO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_lei_no1389.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_lei_no1389.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTARIA NO ORÇAMENTO GERAL DO MUNICÍPIO, AUTORIZA A ABERTURA DE CREDITO ESPECIAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2062/pjt_1390-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2062/pjt_1390-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E/OU REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2061/pjt_1391-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2061/pjt_1391-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL Nº 1.126, DE 25 DE OUTUBRO DE 2023, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_1392-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_1392-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I, DA LEI MUNICIPAL Nº 1.047/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_1393-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_1393-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO A ANEXO I E ANEXO B ANEXO IV, DA LEI MUNICIPAL Nº 1.020/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2064/pjt_1.394-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2064/pjt_1.394-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO A ANEXO I DA LEI MUNICIPAL Nº 1.020/2021, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2076/projeto_de_lei_1395-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2076/projeto_de_lei_1395-2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ACOLHIMENTO PROVISÓRIO DE CRIANÇAS E ADOLESCENTES, DENOMINADO "PROGRAMA MUNICIPAL FAMÍLIA ACOLHEDORA " E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_1396-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_1396-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DOS ANEXOS I DA LEI 1.012, DE 31 DE MAIO DE 2021 E ANEXO A - ANEXO I DA LEI MUNICIPAL Nº 1.020, DE 31 DE JULHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_1.398-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_1.398-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DE DISPOSITIVOS DA LEI MUNICIPAL 1.130, DE 10 DE NOVEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_1.400.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_1.400.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA CONFORME DISPOSTO NA LEI 11.977 DE 07 DE JULHO DE 2009 E NA MEDIDA PROVISORIA 1.162 DE 14 DE FEVEREIRO DE 2023, E TAMBEM NAS DISPOSIÇÕES DAS INTRUÇÕES NORMATIVAS DO MINISTERIO DAS CIDADES, E DA ORTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_1.401-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_1.401-2023.pdf</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_1.403-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_1.403-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REALIZAÇÃO DE RATEIO FINANCEIRO AOS PROFESSORES EFETIVOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_no_1.404-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_no_1.404-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I - ANEXO A DA LEI MUNICIPAL Nº 1.020, DE 31 DE JULHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1887/p_resol_01_23.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1887/p_resol_01_23.pdf</t>
   </si>
   <si>
     <t>"CRIA NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, RESOLUÇÃO 04/1994 A COMISSÃO PERMANENTE DOS DIREITOS DA MULHER, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1907/p_resol_002.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1907/p_resol_002.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA A "MEDALHA DO MÉRITO LEGISLATIVO" PARA HOMENAGEAR AS PESSOAS FÍSICAS QUE PRESTARAM SERVIÇO DE RELEVANTE INTERESSE PÚBLICO OU DESEMPENHARAM FUNÇÃO PÚBLICA A BEM DO INTERESSE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_resolucao_03.2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_resolucao_03.2023.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA O INCISO I DO ARTIGO 14 DA LEI ORGÂNICA MUNICIPAL NO ÂMBITO DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2035/pjt_de_resolucao_004-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2035/pjt_de_resolucao_004-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 14.129/2021, DE 29 DE MARÇO DE 2021, NO ÂMBITO DO PODER LEGISLATIVO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_resolucao_05-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_resolucao_05-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REDUÇÃO DA JORNADA DE TRABALHO PARA SERVIDORAS MÃES DE CRIANÇAS DE ATÉ TRÊS ANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_resolucao_006-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_resolucao_006-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECESSO ADMINISTRATIVO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA ENTRE OS DIAS 26 A 29 DE DEZEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_resolucao_007-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_resolucao_007-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A BAIXA DE BENS PATRIMONIAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_emenda.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_emenda.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ARTIGO 14 DA LEI ORGANICA MUNICIPAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>PSU</t>
   </si>
   <si>
     <t>Projeto Substituto</t>
   </si>
   <si>
     <t>CRIA PONTOS DE TÁXI NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_1354.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_1354.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS NA FORMA QUE ESTABELECE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1911/pjt_de_lei_substituto_1344.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1911/pjt_de_lei_substituto_1344.pdf</t>
   </si>
   <si>
     <t>"CRIA PONTO DE TÁXI NO POVOADO DE NOVA LOURDES (TATAÍRA), E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2036/pjt_de_lei_1384-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2036/pjt_de_lei_1384-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA REALIZAR O PAGAMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO, PARA OS CARGOS/FUNÇÕES DE ENFERMEIRO(A), TÉCNICO(A) DE ENFERMAGEM E AUXILIAR DE ENFERMAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_substituto_1.403-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_substituto_1.403-2023.pdf</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2016/veto-aut._46-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2016/veto-aut._46-2023.pdf</t>
   </si>
   <si>
     <t>OFICIO MENSAGEM  DE VETO AO AUTÓGRAFO DE LEI COMPLEMENTAR Nº 46 DE 07 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2028/veto_parcial.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2028/veto_parcial.pdf</t>
   </si>
   <si>
     <t>OFICIO MENSAGEM DE VETO PARCIAL AO AUTOGRAFO DE LEI Nº 1.117 DE 06 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2052/veto_parcial_036.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2052/veto_parcial_036.pdf</t>
   </si>
   <si>
     <t>OFICIO MENSAGEM DE VETO PARCIAL Nº 36/2023, DE 06 DE OUTUBRO DE 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3075,67 +3075,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1868/ata__extra_729_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1869/ata_extra_730_23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1877/ata__2749_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1919/ata_2.563_-_10.04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1948/ata.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_modificativa_pl_1343.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1947/emenda_2-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_pl_069-2023_0022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1961/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1962/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1983/emenda_supressiva_7-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2005/emenda_modificativa_-_1359-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2071/emenda_modif._1382-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2073/emenda_mod._1394-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2106/emenda_11-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_01_23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_05_23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_06_23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_08_23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_09_23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_12_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_13_0002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_14_23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_lampada_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_quadra_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_ver_divino_lima_reforma_boca_de_lobos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_ver_edu_ponto_de_apoio_profissionais_frete.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_-_veredor_joubert.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_gean.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_ver._karllas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1912/mocao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1918/mocao_jania.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_03_23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1925/mocao_04_23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1938/mocao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2027/mocao_thiago_ferreira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_10_-_2023_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_-_stf_-_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_euclides.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_com._tec..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_raimundo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_-_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2018/portaria_047-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1924/p_dec_001_23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1994/pjt_decreto_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2047/pjt_de_decreto_03-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2065/pojeto_de_decreto_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei__comp_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_compl_066_23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_compl_067_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1904/pl_compl_068_23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1929/pl_compl_069_23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_compl._071.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_compl._072.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_compl._073.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2009/pjt_compl_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_n_076-2023_-_servicos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2041/projeto_de_lei_complementar__no_077.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_compl._079-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_compl._080-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1881/pl_1339.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1893/pl_1340_23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1931/pl_1350_23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1950/pl_1361-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1951/pl_1362-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1952/pl_1363-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1958/pjt_de_lei_ord._1364.23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_no_1.374-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_no_1375-2023_politica_municipal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_1376-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2032/projeto_1381-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_1386-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_1.397-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_1.399-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1859/pl_1326.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1862/pl_1327_23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_1328_23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1860/pl_1329_23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1863/pl_1330.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1879/pl_1331_23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_1332_23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1872/pl_1333_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1873/pl_1334_23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_1335_0004.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1885/pl_1336_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1901/pl_1337_23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1886/pl_1338.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_1342_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1906/pl_1343.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_1346_0003.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1930/pl_1348_23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1933/pl_1349_23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1935/pl_1352_23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1936/pl_1353.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1942/pl_1354_23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1949/pl_1355-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1943/pl_1356_23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1974/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1953/pl_1365-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1954/pl_1366-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_136720230614_0069.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_1368.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1987/projrto_de_lei_1369.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_1370.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2069/projeto_1371-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2014/projeto_de_lei_1.372-2023_-_altera_a_lei_no_1.055-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2013/projeto_de_lei_1.373-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2011/pjt_1377-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_1378-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_1380-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2033/pjt_1382-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2034/pjt_1383-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1387.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2056/pjt_1388-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_lei_no1389.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2062/pjt_1390-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2061/pjt_1391-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_1392-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_1393-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2064/pjt_1.394-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2076/projeto_de_lei_1395-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_1396-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_1.398-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_1.400.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_1.401-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_1.403-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_no_1.404-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1887/p_resol_01_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1907/p_resol_002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_resolucao_03.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2035/pjt_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_resolucao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_emenda.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_1354.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1911/pjt_de_lei_substituto_1344.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2036/pjt_de_lei_1384-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_substituto_1.403-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2016/veto-aut._46-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2028/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2052/veto_parcial_036.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1868/ata__extra_729_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1869/ata_extra_730_23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1877/ata__2749_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1919/ata_2.563_-_10.04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1948/ata.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_modificativa_pl_1343.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1947/emenda_2-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1955/emenda_pl_069-2023_0022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1961/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1962/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1983/emenda_supressiva_7-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2005/emenda_modificativa_-_1359-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2071/emenda_modif._1382-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2073/emenda_mod._1394-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2106/emenda_11-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_01_23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1876/indicacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1890/indicacao_05_23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1896/indicacao_06_23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_08_23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1902/indicacao_09_23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1903/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_12_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_13_0002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_14_23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_lampada_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1963/indicacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1995/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1996/indicacao_quadra_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1997/indicacao_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1999/indicacao_ver_divino_lima_reforma_boca_de_lobos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_ver_edu_ponto_de_apoio_profissionais_frete.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_-_veredor_joubert.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2025/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_gean.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2045/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2049/indicacao_28-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2050/indicacao_29-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2070/indicacao_ver._karllas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1912/mocao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1918/mocao_jania.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1920/mocao_03_23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1925/mocao_04_23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1938/mocao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2020/mocao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2027/mocao_thiago_ferreira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2030/mocao_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2046/mocao_10_-_2023_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2068/mocao_-_stf_-_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2082/mocao_euclides.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2083/mocao_com._tec..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2084/mocao_raimundo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_-_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2018/portaria_047-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1924/p_dec_001_23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1994/pjt_decreto_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2047/pjt_de_decreto_03-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2065/pojeto_de_decreto_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2066/projeto_de_decreto_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1992/projeto_de_lei__comp_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1884/pl_compl_066_23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_compl_067_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1904/pl_compl_068_23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1929/pl_compl_069_23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1988/projeto_compl._071.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1985/projeto_compl._072.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1984/projeto_compl._073.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2009/pjt_compl_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2037/projeto_de_lei_complementar_n_076-2023_-_servicos_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2041/projeto_de_lei_complementar__no_077.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2085/projeto_de_lei_compl._079-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_compl._080-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1881/pl_1339.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1893/pl_1340_23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1931/pl_1350_23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1971/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1950/pl_1361-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1951/pl_1362-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1952/pl_1363-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1958/pjt_de_lei_ord._1364.23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2006/projeto_de_lei_no_1.374-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2012/projeto_de_lei_no_1375-2023_politica_municipal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2017/projeto_1376-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2032/projeto_1381-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2039/projeto_1386-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2092/projeto_de_lei_no_1.397-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_1.399-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1859/pl_1326.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1862/pl_1327_23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1861/pl_1328_23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1860/pl_1329_23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1863/pl_1330.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1879/pl_1331_23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1883/pl_1332_23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1872/pl_1333_23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1873/pl_1334_23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1928/projeto_de_lei_1335_0004.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1885/pl_1336_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1901/pl_1337_23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1886/pl_1338.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1905/pl_1342_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1906/pl_1343.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1923/projeto_de_lei_1346_0003.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1930/pl_1348_23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1933/pl_1349_23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1935/pl_1352_23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1936/pl_1353.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1942/pl_1354_23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1949/pl_1355-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1943/pl_1356_23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1972/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1973/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1974/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1953/pl_1365-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1954/pl_1366-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1968/projeto_de_lei_136720230614_0069.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1982/projeto_de_lei_1368.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1987/projrto_de_lei_1369.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1986/projeto_de_lei_1370.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2069/projeto_1371-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2014/projeto_de_lei_1.372-2023_-_altera_a_lei_no_1.055-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2013/projeto_de_lei_1.373-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2011/pjt_1377-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2015/projeto_1378-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2031/projeto_1380-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2033/pjt_1382-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2034/pjt_1383-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_1387.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2056/pjt_1388-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2055/projeto_de_lei_no1389.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2062/pjt_1390-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2061/pjt_1391-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_1392-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_1393-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2064/pjt_1.394-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2076/projeto_de_lei_1395-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_1396-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_1.398-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_1.400.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2097/projeto_de_lei_1.401-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2099/projeto_de_lei_1.403-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2113/projeto_de_lei_no_1.404-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1887/p_resol_01_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1907/p_resol_002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1976/projeto_de_resolucao_03.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2035/pjt_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_resolucao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2098/projeto_de_resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2100/projeto_de_resolucao_007-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1967/projeto_emenda.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1945/pl_1354.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/1911/pjt_de_lei_substituto_1344.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2036/pjt_de_lei_1384-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2101/projeto_substituto_1.403-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2016/veto-aut._46-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2028/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2023/2052/veto_parcial_036.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>