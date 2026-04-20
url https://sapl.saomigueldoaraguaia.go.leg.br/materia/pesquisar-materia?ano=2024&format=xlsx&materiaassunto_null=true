--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -10,107 +10,107 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="642">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Extraordinária </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 758 DE 14 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2136/ata_15-02-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2136/ata_15-02-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 759 DE 15 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 760 DE 16 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 761 DE 2024</t>
   </si>
   <si>
     <t>2177</t>
   </si>
@@ -314,84 +314,84 @@
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2801 DE 02 DE FEVEREIRO DE 2.024.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2802 DE 05 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2137/ata_06-02.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2137/ata_06-02.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2803 DE 06 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2804 DE 07 DE FEVEREIRO DE 2024.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2144/ata_01-03-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2144/ata_01-03-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2805 DE 01 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2146/ata_04-03-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2146/ata_04-03-2024.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2806 DE 04 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2807 DE 05 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2808 DE 06 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
@@ -737,1248 +737,1251 @@
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2847 DE 06 DE DEZEMBRO DE 2024</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2132/emenda_modificativa_001-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2132/emenda_modificativa_001-2024.pdf</t>
   </si>
   <si>
     <t>ARTIGO. 1º - FICA ALTERADA A NOMENCLATURA DE COORDENADOR EXECUTIVO DE PROMOÇÃO DA SAÚDE CONSTANTE NO ANEXO I, A DA LEI MUNICIPAL Nº 1.012 31/05/2021 O QUAL PASSA A SER DENOMINADO DE SUPERINTENDENTE EXECUTIVO DE PROMOÇÃO DA SAÚDE DAS-4 CONFORME ANEXO I DESTA LEI.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_no_002-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2133/emenda_modificativa_02_pl_1409-2420260330_14513253.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: REFERENTE AO PROJETO DE LEI Nº 1.409/2024 DE AUTORIA DA VEREADORA KARLLAS POTENCIO QUE ASSEGURA PRIORIDADE DE MATRICULA EM UNIDADE DA REDE PUBLICA DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2135/emenda_modificativa_003-2024_-_pl_1.411.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2135/emenda_modificativa_003-2024_-_pl_1.411.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA: FICA ALTERADO O ANEXO ÚNICO DO PROJETO DE LEI Nº 1.411/2024, JUNTANDO AO PRESENTE PROJETO NA NOMENCLATURA: SUPERINTENDENTE EXECUTIVO, QUANTIDADE 1(UM), SÍMBOLO: DAS - 4, VALOR: 4.657,32 (QUATRO MIL, SEISCENTOS E CINQUENTA E SETE REAIS E TRINTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gean Patrik</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2169/emenda_004-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2169/emenda_004-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI COMPLEMENTAR SUBSTITUTO Nº 081/2023, DE AUTORIA DO PODER EXECUTIVO QUE"DISPÕE SOBRE A INCORPORAÇÃO DE GRATIFICAÇÕES AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2198/emenda_modificativa_5_ploex_142420260330_14550048.pdf</t>
+  </si>
+  <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.424/2024, DE AUTORIA DO PODER EXECUTIVO QUE "CRIA PONTOS DE TAXI DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2211/emenda_modif._06-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2211/emenda_modif._06-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 089/2024, DE AUTORIA DO PODER EXECUTIVO QUE AUTORIZA A DOAÇÃO DE LOTES PARA BENEFICIÁRIOS DO PROGRAMA MINHA CASA MINHA VIDA - ENTIDADES PROMOVIDO PELA CAIXA ECONÔMICA FEDERAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2238/emenda_mod._vereador.doc</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2238/emenda_mod._07-24.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.435/2024, FIXA O SUBSIDIO DOS AGENTES POLITICOS DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA - GOIAS, PARA O PERIODO DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2251/emenda_082024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2251/emenda_082024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR SUPLEMENTAÇÃO NO ORÇAMENTO GERAL DO MUNICÍPIO ATÉ O LIMITE QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_supressiva_no_09-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_supressiva_no_09-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 093/2024 DE AUTORIA DA CHEFE DO PODER EXECUTIVO QUE "AUTORIZA A CHEFE DO PODER EXECUTIVO LOCAL A DOAR AREAS PUBLICAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_modificativa_no_10-24.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_modificativa_no_10-24.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.440/2024, ESTIMA A RECEITA A FIXA A DESPESA DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA , ESTADO DE GOIÁS, PARA O EXERCICIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_no_11-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_no_11-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.439-2024, CRIA PONTOS DE TAXI NA CIDADE DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Divino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_001-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_001-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE CONCLUIR A PAVIMENTAÇÃO ASFÁUTICA OU BLOQUETIAMENTO DA RUA 8 ENTRE AS AV MINAS GERAIS, PARÁ E MARANHÃO CENTRO.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_002-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE DE REGULARIZAR, A QUADRA 18 NO SETOR OESTE.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_003-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE CONSTRUIR UMA ARQUIBANCADA NO CAMPO DE FUTEBOL, NO POVOADO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>Karllas Potêncio</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_004-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_004-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A NECESSIDADE URGENTE DE LIMPEZA E MANUTENÇÃO DOS BUEIROS EM TODA A CIDADE. COMO MEMBROS ATENTOS DA COMUNIDADE, OBSERVEI UMA SÉRIE DE PROBLEMAS QUE PODEM AFETAR ADVERSAMENTE O FUNCIONAMENTO ADEQUADO DO SISTEMA  DE DRENAGEM PLUVIAL E, CONSEQUENTEMENTE, A SEGURANÇA E O BEM-ESTAR DOS CIDADÃOS.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_d.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_d.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTISSIMA SENHORA PREFEITA MUNICIPAL, A NECESSIDADE DE CONSTRUIR UMA CAPELINHA NO CEMITÉRIO LOCAL CAMPO DA ESPERANÇA GO – 164, VILA MARTINS, SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_006-24.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_006-24.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA PREFEITA MUNICIPAL A NECESSIDADE URGENTE DE FIRMAR CONVÊNIO COM A ASSOCIAÇÃO JESUS BOM PASTOR PROJETO MANÁ. A FIM DE DISPONIBILIZAR UM PSICÓLOGO (A) DO MUNICÍPIO PARA ATENDIMENTO, A ASSOCIAÇÃO É UMA ENTIDADE DEDICADA AO ACOLHIMENTO E REABILITAÇÃO DE PESSOAS COM DEPENDÊNCIA QUÍMICA E ALCOOLISMO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>Noely do Araguaia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_007-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_007-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A AQUISIÇÃO DE UM CAMINHÃO COMPACTADOR DE LIXO.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_008-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_008-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL A AQUISIÇÃO DE UM CAMINHÃO PIPA EQUIPADO.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no_009-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no_009-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA, A NECESSIDADE DE COLOCAR PLACAS DE SINALIZAÇÕES COM QUILOMETRAGENS, NO TREVO QUE DA ACESSO AS SAÍDAS PARA ARAGUAÇU (TO), NOVO PLANALTO E PORANGATU.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_-_10-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_-_10-2024.pdf</t>
   </si>
   <si>
     <t>INDICA A EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL CAPACITAÇÃO DE FUNCIONÁRIOS PARA ATENDIMENTO A PESSOAS COM DEFICIÊNCIA AUDITIVA.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Cleitin</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2161/mocao_001-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2161/mocao_001-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS IRMÃOS DE CRISTO A SEREM CONSAGRADOS A EVANGELISTAS</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2256/mocao_no_02-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2256/mocao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS FUNCIONÁRIOS DA FAZENDA SÃO PAULO PELOS RELEVANTES SERVIÇOS PRESTADOS NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>OI</t>
   </si>
   <si>
     <t>Ofício Interno</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2167/portaria_no_016-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2167/portaria_no_016-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PUBLICAÇÃO DO BALANÇO GERAL DE 2020, DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Azair</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_001-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_001-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA, AO SR. ROMISON BARBOSA DA SILVA</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2165/projeto_de_decreto_002-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2165/projeto_de_decreto_002-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA, A SRA.  ANA MARIA CAMPOS</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2196/decreto_001-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2196/decreto_001-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA DE SÃO MIGUEL DO ARAGUAIA - GO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2259/pdl._004-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2259/pdl._004-2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SENHOR MANOEL FERREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl._005-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl._005-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, A SENHORA EMILIANA MARIA VAZ CAVALCANTE.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2151/projeto_de_lei_complementar_081-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2151/projeto_de_lei_complementar_081-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO DE GRATIFICAÇÕES AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_comp._no_082_-_2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_comp._no_082_-_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS/SMA 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_compl._no_083-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_compl._no_083-2024.pdf</t>
   </si>
   <si>
     <t>CONFERE STATUS DE LEI COMPLEMENTAR À LEI MUNICIPAL Nº 818/2016, DE 27 DE JUNHO DE 2016, QUE DISPÕE SOBRE REGULARIZAÇÃO DE OCUPAÇÃO DE IMÓVEIS URBANOS DE DOMÍNIO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA NO POVOADO DE TATAIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2173/projeto_de_lei_compl._no_084-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2173/projeto_de_lei_compl._no_084-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE LOTES PARA BENEFICIÁRIOS DO PROGRAMA MINHA CASA MINHA VIDA - CIDADES PROMOVIDO PELA CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2174/projeto_de_lei_compl._no_085-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2174/projeto_de_lei_compl._no_085-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE LOTES PARA BENEFICIÁRIOS DO PROGRAMA MINHA CASA MINHA VIDA - CIDADES, PROMOVIDO PELA CAIXA ECONOMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_comp._086-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_comp._086-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL PERTENCENTE AO PODER PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_087-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_087-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL COMPLEMENTAR N° 025, DE 19 DE NOVEMBRO DE 2021, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_compl._088-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_compl._088-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO LOCAL A DOAR ÁREAS PÚBLICAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_compl._no_089_-_2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_compl._no_089_-_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE LOTES PARA BENEFICIÁRIOS DO PROGRAMA MINHA CASA MINHA VIDA - ENTIDADES PROMOVIDO PELA CAIXA ECONOMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_l._comp._090-24.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_l._comp._090-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.194, CRIA O ART.195, DA LEI COMPLEMENTAR Nº 1.004, DE 2021, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_l._comp.091-24.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_l._comp.091-24.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 057, DE 1º DE JULHO DE 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_l._comp._090-24.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_l._comp._090-24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REMISSÃO PARCIAL DE JUROS E MULTAS INCIDENTES SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, IMPOSTO PREDIAL TERRITORIAL URBANO - IPTU, IMPOSTO SOBRE TRANSMISSÃO INTER VIVOS DE BENS IMÓVEIS - ITBI, TAXA DE VIGILÂNCIA SANITÁRIA E TAXA DE ALVARÁ DE FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_complementar_no_094-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_complementar_no_094-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALINEA "C". DO INC. I E O CAPUT DO ART. 6º , DA LEI COMPLEMENTAR Nº 037, DE 02 DE JANEIRO DE 2023, QUE DISPÕE SOBRE O PLANO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA - ARAGUAIA PREV E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_lei_complementar_no_96_-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_lei_complementar_no_96_-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE ÀS FAMÍLIAS DO MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_lei_comp._no_096-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_lei_comp._no_096-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE AS FAMÍLIAS DO MUNICÍPIOS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_compl._098-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_compl._098-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL LOCALIZADO NA CIDADE DE NOVO PLANALTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO LOCAL A DOAR ÁREA PÚBLICA NA FORMA QUE ESPECIFICA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL LOCALIZADO NA CIDADE DE NOVO PLANALTO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2126/projeto_de_lei_no_1.407-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2126/projeto_de_lei_no_1.407-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 950/2019, DE 23 DE SETEMBRO DE 2019 QUE ESTABELECE PERCENTUAL MÁXIMO QUE PODE SER COBRADO DE TARIFA DO SERVIÇO DE ESGOTAMENTO SANITÁRIO EM SAO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2122/projeto_de_lei_no_1.409-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2122/projeto_de_lei_no_1.409-2024.pdf</t>
   </si>
   <si>
     <t>ASSEGURA PRIORIDADE DE MATRÍCULA EM UNIDADE DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_1.430_-_2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_1.430_-_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PUBLICA DO SETOR MORADA DO SOL.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_no_1.431-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_no_1.431-2024.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO DE APOIO A PESSOA COM AUTISMO DE SÃO MIGUEL DO ARAGUAIA - AAPASMA</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>Edu Cantor</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_1.438-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_1.438-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECONHECIMENTO DA MODALIDADE CUTIANO COMO PATRIMONIO HISTÓRICO CULTURAL DO MUNICÍPIO E ESTABELECE NORMAS PARA REALIZAÇÃO.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_-_1435-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_-_1435-2024.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSIDIO DOS AGENTES POLITICOS DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA - GOIAS, PARA O PERIODO DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_1.443-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_1.443-2024.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO PORTO DE EMBARQUE/DESEMBARQUE LOCALIZADO NO DISTRITO DE LUIZ ALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_no_1.444-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_no_1.444-2024.pdf</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2114/projeto_de_lei_no_1.406-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2114/projeto_de_lei_no_1.406-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE INCIDENTE SOBRE O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2115/projeto_de_lei_no_1.408-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2115/projeto_de_lei_no_1.408-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS NA FORMA QUE ESTABELECE , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2116/projeto_de_lei_no_1.411-2023.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2116/projeto_de_lei_no_1.411-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.034/2021, DE 09 DE DEZEMBRO DE 2021, PARA FINS DE ADEQUAÇÃO À RESOLUÇÃO CONTRAN Nº 811, DE 15/12/2020.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_no_1.412-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_no_1.412-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I - DA LEI MUNICIPAL 1012 DE 2021 E ANEXO "B" ANEXO IV DA LEI MUNICIPAL Nº 1.020, DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_lei_1.414-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_lei_1.414-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, CONVÊNIO COM A ASSOCIAÇÃO JESUS BOM PASTOR DA PARÓQUIA SÃO MIGUEL ARCANJO - MANÁ, NA FORMA QUE ESPECIFICA , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_1.415_-_2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_1.415_-_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DOS ARTIGOS Nº 1º E 2º DA LEI MUNICIPAL Nº 1.090, DE 6 DE MARÇO DE 2023, FIXA OS VALORES DE PECÚNIA A SEREM PAGOS AOS MÉDICOS DOS PROGRAMAS MÉDICOS PELO BRASIL (PMpB) E MAIS MÉDICOS PELO BRASIL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2156/projeto_de_lei_1.416-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2156/projeto_de_lei_1.416-2024.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS COMISSIONADOS NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA E PLANEJAMENTO URBANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_1.417-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_1.417-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_1.418-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_1.418-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI MUNICIPAL Nº 1.145/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_1.419-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_1.419-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_1.420-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_1.420-2024.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ANUAL DENOMINADO "IPTU PREMIADO" NO ÂMBITO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no_1.421-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no_1.421-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., NA FORMA QUE ESPECIFICA , E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_1.422-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_1.422-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I - ANEXO A DA LEI MUNICIPAL Nº 1.012, DE 31 DE MAIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_1.423-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_1.423-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO, PARA FINS DE CONTRATAÇÃO PARA PARTICIPAÇÃO NO EVENTO "PESCA &amp; COMPANHIA TRADE SHOW 2024" , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_1.424-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_1.424-2024.pdf</t>
   </si>
   <si>
     <t>CRIA PONTOS DE TAXI NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_no_1.425-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_no_1.425-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO ORÇAMENTO GERAL DO MUNICÍPIO NO VALOR QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_1.426-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_1.426-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A FIRMAR EM NOME DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, CONVÊNIO COM SÃO MIGUEL ESPORTE CLUBE - SEMEC, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_lei_no_1.427-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_lei_no_1.427-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de__lei_no_1.428-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de__lei_no_1.428-2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI FEDERAL Nº 14.129/2021, DE 29 DE MARÇO DE 2021, NO ÂMBITO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_1.432-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_1.432-2024.pdf</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_lei_no_1.433-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_lei_no_1.433-2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO GERAL DO MUNICÍPIO, AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_1.434-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_1.434-2024.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ORÇAMENTO GERAL DO MUNICÍPIO , AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_1436.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_1436.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1.034, DE 21 DE NOVEMBRO DE 2023, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_1436.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_1436.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1.034, DE 21 DE NOVEMBRO DE 2023, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_lei_ordinaria_1.437-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_lei_ordinaria_1.437-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI MUNICIPAL Nº 1.134, DE 21 DE NOVEMBRO DE 2023, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2231/projeto_no_1.439_-_2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2231/projeto_no_1.439_-_2024.pdf</t>
   </si>
   <si>
     <t>CRIA PONTOS DE TAXIS NA CIDADE DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_no_1.440-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_no_1.440-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIÁS, PARA O EXERCICIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_lei_no_1.441-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_lei_no_1.441-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1055 DE 18 DE ABRIL DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_lei_no_1.445-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_lei_no_1.445-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 584, DE 13 DE ABRIL DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_lei_no_1.446-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_lei_no_1.446-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_lei_no_1.447-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_lei_no_1.447-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DANOS MATERIAIS OCASIONADOS COM ACIDENTE DE VEICULOS OFICIAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_lei_no1.448.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_lei_no1.448.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PARCELAMENTO DE DÉBITOS COM A CONCESSIONÁRIA EQUATORIAL DISTRIBUIDORA DE ENERGIA S. A. , E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_lei_1.449-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_lei_1.449-2024.pdf</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_lei_no_1.450-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_lei_no_1.450-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI MUNICIPAL Nº 586/2010, DE 12 DE MAIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_lei_no_1451-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_lei_no_1451-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PARCELAMENTO DE DÉBITOS PREVIDÊNCIÁRIOS , E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2109/projeto_de_resolucao_no_001-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2109/projeto_de_resolucao_no_001-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "CINEMA NA CÂMARA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2110/projeto_de_resolucao_no_002-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2110/projeto_de_resolucao_no_002-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE REGIME DE ESCALA DE TRABALHO 12X36 HORAS AOS SERVIDORES DE VIGILÂNCIA NOTURNA DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2123/projeto_de_resolucao_no_003-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2123/projeto_de_resolucao_no_003-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DO REGIMENTO INTERNO DA CAMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, RESOLUÇÃO 04/1994, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_de_resolucao_no_005-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_de_resolucao_no_005-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 218 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, RESOLUÇÃO 04/1994, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_resolucao_no_006-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_resolucao_no_006-2024.pdf</t>
   </si>
   <si>
     <t>PREVÊ O ABONO DE FALTAS PARA SERVIDORES PÚBLICO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA EM ATENDIMENTO MÉDICO PRÓPRIO OU ACOMPANHAMENTO DE PARENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_resolucao_no_007-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_resolucao_no_007-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CAMARA MUNICIPAL DE SAO MIGUEL DO ARAGUAIA, RESOLUÇÃO 004/1994 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_resolucao_no_008-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_resolucao_no_008-2024.pdf</t>
   </si>
   <si>
     <t>CRIA NO REGIMENTO INTERNO DA CAMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, RESOLUÇÃO 04/1994 AS COMISSÕES PERMANENTES DE AGROPECUÁRIA E AGRONEGÓCIO E TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2292/resolucao_0090001.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2292/resolucao_0090001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A BAIXA DE BENS PATRIMONIAIS INSERVÍVEIS E DUPLICADOS, ATUALIZAÇÃO DO SISTEMA DE GESTAO PATRIMONIAL DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>PSU</t>
   </si>
   <si>
     <t>Projeto Substituto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2160/projeto_substituto_compl._no_081-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2160/projeto_substituto_compl._no_081-2024.pdf</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_complementar_no_093-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_complementar_no_093-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A DOAR ÁREAS PUBLICAS NA FORMA QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>TCH</t>
   </si>
   <si>
     <t>Título de Cidadão Honorífico</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2284/titulo_de_cidadao_honorifico0001.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2284/titulo_de_cidadao_honorifico0001.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE TÍTULO DE CIDADÃO HONORÍFICO PELO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2287/titulo_de_cidadao_honorifico0001.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2287/titulo_de_cidadao_honorifico0001.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2282,67 +2285,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2136/ata_15-02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2137/ata_06-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2144/ata_01-03-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2146/ata_04-03-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2132/emenda_modificativa_001-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2135/emenda_modificativa_003-2024_-_pl_1.411.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2169/emenda_004-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2211/emenda_modif._06-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2238/emenda_mod._vereador.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2251/emenda_082024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_supressiva_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_modificativa_no_10-24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_d.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_006-24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_-_10-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2161/mocao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2256/mocao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2167/portaria_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2165/projeto_de_decreto_002-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2196/decreto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2259/pdl._004-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl._005-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2151/projeto_de_lei_complementar_081-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_comp._no_082_-_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_compl._no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2173/projeto_de_lei_compl._no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2174/projeto_de_lei_compl._no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_comp._086-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_compl._088-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_compl._no_089_-_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_l._comp._090-24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_l._comp.091-24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_l._comp._090-24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_complementar_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_lei_complementar_no_96_-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_lei_comp._no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_compl._098-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2126/projeto_de_lei_no_1.407-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2122/projeto_de_lei_no_1.409-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_1.430_-_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_no_1.431-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_1.438-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_-_1435-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_1.443-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_no_1.444-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2114/projeto_de_lei_no_1.406-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2115/projeto_de_lei_no_1.408-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2116/projeto_de_lei_no_1.411-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_no_1.412-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_lei_1.414-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_1.415_-_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2156/projeto_de_lei_1.416-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_1.417-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_1.418-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_1.419-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_1.420-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no_1.421-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_1.422-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_1.423-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_1.424-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_no_1.425-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_1.426-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_lei_no_1.427-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de__lei_no_1.428-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_1.432-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_lei_no_1.433-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_1.434-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_1436.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_1436.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_lei_ordinaria_1.437-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2231/projeto_no_1.439_-_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_no_1.440-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_lei_no_1.441-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_lei_no_1.445-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_lei_no_1.446-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_lei_no_1.447-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_lei_no1.448.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_lei_1.449-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_lei_no_1.450-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_lei_no_1451-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2109/projeto_de_resolucao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2110/projeto_de_resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2123/projeto_de_resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_de_resolucao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_resolucao_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_resolucao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_resolucao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2292/resolucao_0090001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2160/projeto_substituto_compl._no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_complementar_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2284/titulo_de_cidadao_honorifico0001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2287/titulo_de_cidadao_honorifico0001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2136/ata_15-02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2137/ata_06-02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2144/ata_01-03-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2146/ata_04-03-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2132/emenda_modificativa_001-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2133/emenda_modificativa_02_pl_1409-2420260330_14513253.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2135/emenda_modificativa_003-2024_-_pl_1.411.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2169/emenda_004-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2198/emenda_modificativa_5_ploex_142420260330_14550048.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2211/emenda_modif._06-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2238/emenda_mod._07-24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2251/emenda_082024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_supressiva_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_modificativa_no_10-24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_d.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_006-24.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_-_10-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2161/mocao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2256/mocao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2167/portaria_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2164/projeto_de_decreto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2165/projeto_de_decreto_002-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2196/decreto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2259/pdl._004-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl._005-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2151/projeto_de_lei_complementar_081-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2129/projeto_de_lei_comp._no_082_-_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2172/projeto_de_lei_compl._no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2173/projeto_de_lei_compl._no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2174/projeto_de_lei_compl._no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2192/projeto_de_lei_comp._086-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2197/projeto_de_lei_complementar_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2203/projeto_de_lei_compl._088-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2205/projeto_compl._no_089_-_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2212/projeto_l._comp._090-24.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2213/projeto_l._comp.091-24.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_l._comp._090-24.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2265/projeto_de_lei_complementar_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2268/projeto_de_lei_complementar_no_96_-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2270/projeto_de_lei_comp._no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2286/projeto_compl._098-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2126/projeto_de_lei_no_1.407-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2122/projeto_de_lei_no_1.409-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_1.430_-_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2204/projeto_de_lei_no_1.431-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_1.438-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2236/pl_-_1435-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2241/projeto_de_lei_no_1.443-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2242/projeto_de_lei_no_1.444-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2114/projeto_de_lei_no_1.406-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2115/projeto_de_lei_no_1.408-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2116/projeto_de_lei_no_1.411-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2128/projeto_de_lei_no_1.412-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2158/projeto_de_lei_1.414-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2140/projeto_de_lei_no_1.415_-_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2156/projeto_de_lei_1.416-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2141/projeto_de_lei_no_1.417-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2157/projeto_de_lei_1.418-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2149/projeto_de_lei_1.419-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2150/projeto_de_lei_1.420-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2202/projeto_de_lei_no_1.421-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2154/projeto_de_lei_1.422-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_lei_1.423-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2193/projeto_de_lei_no_1.424-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2171/projeto_de_lei_no_1.425-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2166/projeto_de_lei_no_1.426-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2180/projeto_de_lei_no_1.427-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2185/projeto_de__lei_no_1.428-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2247/projeto_de_lei_no_1.432-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2207/projeto_de_lei_no_1.433-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2208/projeto_de_lei_no_1.434-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2217/projeto_de_lei_1436.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2218/projeto_de_lei_1436.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_lei_ordinaria_1.437-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2231/projeto_no_1.439_-_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2258/projeto_de_lei_no_1.440-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2257/projeto_de_lei_no_1.441-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2244/projeto_de_lei_no_1.445-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2269/projeto_de_lei_no_1.446-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2267/projeto_de_lei_no_1.447-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2282/projeto_de_lei_no1.448.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2273/projeto_de_lei_1.449-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2285/projeto_de_lei_no_1.450-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2288/projeto_de_lei_no_1451-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2109/projeto_de_resolucao_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2110/projeto_de_resolucao_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2123/projeto_de_resolucao_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2142/projeto_de_resolucao_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2186/projeto_de_resolucao_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2276/projeto_de_resolucao_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2277/projeto_de_resolucao_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2292/resolucao_0090001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2160/projeto_substituto_compl._no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2262/projeto_de_lei_complementar_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2284/titulo_de_cidadao_honorifico0001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2024/2287/titulo_de_cidadao_honorifico0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4318,2576 +4321,2576 @@
       </c>
       <c r="H77" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>256</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>257</v>
       </c>
       <c r="D78" t="s">
         <v>238</v>
       </c>
       <c r="E78" t="s">
         <v>239</v>
       </c>
       <c r="F78" t="s">
         <v>240</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>14</v>
+        <v>258</v>
       </c>
       <c r="H78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D79" t="s">
         <v>238</v>
       </c>
       <c r="E79" t="s">
         <v>239</v>
       </c>
       <c r="F79" t="s">
         <v>240</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H79" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D80" t="s">
         <v>238</v>
       </c>
       <c r="E80" t="s">
         <v>239</v>
       </c>
       <c r="F80" t="s">
         <v>253</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H80" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D81" t="s">
         <v>238</v>
       </c>
       <c r="E81" t="s">
         <v>239</v>
       </c>
       <c r="F81" t="s">
         <v>253</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H81" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D82" t="s">
         <v>238</v>
       </c>
       <c r="E82" t="s">
         <v>239</v>
       </c>
       <c r="F82" t="s">
         <v>253</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H82" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D83" t="s">
         <v>238</v>
       </c>
       <c r="E83" t="s">
         <v>239</v>
       </c>
       <c r="F83" t="s">
         <v>253</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H83" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D84" t="s">
         <v>238</v>
       </c>
       <c r="E84" t="s">
         <v>239</v>
       </c>
       <c r="F84" t="s">
         <v>253</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H84" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E85" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F85" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H85" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>244</v>
       </c>
       <c r="D86" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E86" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F86" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H86" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>248</v>
       </c>
       <c r="D87" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E87" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F87" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H87" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>252</v>
       </c>
       <c r="D88" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E88" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F88" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H88" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>257</v>
       </c>
       <c r="D89" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E89" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F89" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H89" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D90" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E90" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F90" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H90" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D91" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E91" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F91" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H91" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D92" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E92" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F92" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H92" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D93" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E93" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F93" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H93" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D94" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E94" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F94" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H94" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>237</v>
       </c>
       <c r="D95" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E95" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F95" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H95" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>244</v>
       </c>
       <c r="D96" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E96" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F96" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H96" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D97" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E97" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F97" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H97" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>237</v>
       </c>
       <c r="D98" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E98" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F98" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H98" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>244</v>
       </c>
       <c r="D99" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E99" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F99" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H99" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>248</v>
       </c>
       <c r="D100" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E100" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H100" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>252</v>
       </c>
       <c r="D101" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E101" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F101" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H101" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>257</v>
       </c>
       <c r="D102" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E102" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F102" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H102" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D103" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E103" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F103" t="s">
         <v>240</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H103" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D104" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E104" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F104" t="s">
         <v>240</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H104" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D105" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E105" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F105" t="s">
         <v>240</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H105" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D106" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E106" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F106" t="s">
         <v>240</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H106" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D107" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E107" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F107" t="s">
         <v>240</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H107" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D108" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E108" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F108" t="s">
         <v>240</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H108" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D109" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E109" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F109" t="s">
         <v>240</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="H109" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D110" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E110" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F110" t="s">
         <v>240</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H110" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D111" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E111" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F111" t="s">
         <v>240</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H111" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D112" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E112" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F112" t="s">
         <v>240</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H112" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D113" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E113" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F113" t="s">
         <v>240</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H113" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D114" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E114" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F114" t="s">
         <v>240</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H114" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D115" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E115" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F115" t="s">
         <v>240</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H115" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D116" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E116" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F116" t="s">
         <v>240</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H116" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D117" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E117" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F117" t="s">
         <v>240</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H117" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D118" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E118" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F118" t="s">
         <v>240</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H118" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D119" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E119" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F119" t="s">
         <v>240</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H119" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D120" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E120" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F120" t="s">
         <v>240</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H120" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D121" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E121" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F121" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H121" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D122" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E122" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F122" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H122" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D123" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E123" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F123" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H123" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D124" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E124" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F124" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H124" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D125" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E125" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F125" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H125" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D126" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E126" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F126" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H126" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D127" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E127" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F127" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H127" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>457</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>458</v>
+      </c>
+      <c r="D128" t="s">
+        <v>427</v>
+      </c>
+      <c r="E128" t="s">
+        <v>428</v>
+      </c>
+      <c r="F128" t="s">
+        <v>307</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H128" t="s">
         <v>456</v>
-      </c>
-[...19 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D129" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E129" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F129" t="s">
         <v>240</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H129" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D130" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E130" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F130" t="s">
         <v>240</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H130" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D131" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E131" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F131" t="s">
         <v>240</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H131" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D132" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E132" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F132" t="s">
         <v>240</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H132" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D133" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E133" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F133" t="s">
         <v>240</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H133" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D134" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E134" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F134" t="s">
         <v>240</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H134" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D135" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E135" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F135" t="s">
         <v>240</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H135" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D136" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E136" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F136" t="s">
         <v>240</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H136" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D137" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E137" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F137" t="s">
         <v>240</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H137" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D138" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E138" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F138" t="s">
         <v>240</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H138" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D139" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E139" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F139" t="s">
         <v>240</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H139" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D140" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E140" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F140" t="s">
         <v>240</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H140" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D141" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E141" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F141" t="s">
         <v>240</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H141" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D142" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E142" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F142" t="s">
         <v>240</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="H142" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D143" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E143" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F143" t="s">
         <v>240</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H143" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D144" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E144" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F144" t="s">
         <v>240</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H144" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D145" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E145" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F145" t="s">
         <v>240</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H145" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D146" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F146" t="s">
         <v>240</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H146" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D147" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E147" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F147" t="s">
         <v>240</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H147" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D148" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E148" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F148" t="s">
         <v>240</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H148" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D149" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E149" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F149" t="s">
         <v>240</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H149" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D150" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E150" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F150" t="s">
         <v>240</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H150" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D151" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E151" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F151" t="s">
         <v>240</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H151" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D152" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E152" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F152" t="s">
         <v>240</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="H152" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D153" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E153" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F153" t="s">
         <v>240</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="H153" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D154" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E154" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F154" t="s">
         <v>240</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="H154" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D155" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E155" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F155" t="s">
         <v>240</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H155" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D156" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E156" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F156" t="s">
         <v>240</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="H156" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D157" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E157" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F157" t="s">
         <v>240</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="H157" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D158" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E158" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F158" t="s">
         <v>240</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H158" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="D159" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E159" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F159" t="s">
         <v>240</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="H159" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D160" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E160" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F160" t="s">
         <v>240</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="H160" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D161" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E161" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F161" t="s">
         <v>240</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H161" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D162" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E162" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F162" t="s">
         <v>240</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H162" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D163" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E163" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F163" t="s">
         <v>240</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H163" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>237</v>
       </c>
       <c r="D164" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E164" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F164" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="H164" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>244</v>
       </c>
       <c r="D165" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E165" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="H165" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>248</v>
       </c>
       <c r="D166" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E166" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F166" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="H166" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>257</v>
       </c>
       <c r="D167" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E167" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H167" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D168" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E168" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F168" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H168" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D169" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E169" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F169" t="s">
         <v>253</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H169" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D170" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E170" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F170" t="s">
         <v>253</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H170" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D171" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E171" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F171" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H171" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D172" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E172" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F172" t="s">
         <v>240</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="H172" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D173" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E173" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F173" t="s">
         <v>240</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="H173" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>237</v>
       </c>
       <c r="D174" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E174" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F174" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H174" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>244</v>
       </c>
       <c r="D175" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E175" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F175" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="H175" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>