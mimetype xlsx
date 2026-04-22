--- v0 (2026-03-01)
+++ v1 (2026-04-22)
@@ -10,137 +10,137 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2072" uniqueCount="952">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2072" uniqueCount="954">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Extraordinária </t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 782 DE 14 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t xml:space="preserve">mesa diretora </t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINARIA Nº 783 DE 27 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINARIA Nº 784 DE 27 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 785 DE 27 DE FEVEREIRO DE 2025</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2394/extraordinaria_14-04.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2394/extraordinaria_14-04.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 786 14 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA DE 16 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA DE 16 DE ABRIL DE 2025</t>
   </si>
   <si>
     <t>2399</t>
   </si>
@@ -171,63 +171,63 @@
   <si>
     <t>792</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 792 DE 26 DE JUNHO DE 2025.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 793 DE 26 DE JUNHO DE 2025</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2473/ata_extraordinaria_27-08-202520251029_15503179.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2473/ata_extraordinaria_27-08-202520251029_15503179.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSAO EXTRAORDINARIA N 794 DE 18 AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2474/ata_extraordinaria_27-08-202520251029_15503179.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2474/ata_extraordinaria_27-08-202520251029_15503179.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSAO EXTRAORDINARIA Nº 795 DE 18 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>ATA DA SESSAO EXTRAORDINARIA Nº 796 DE 18 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 797 DE 27 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
@@ -750,2163 +750,2169 @@
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2895 DE 04 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Joubert Tolentino</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2354/emenda_supressiva_no_12-2025_pl._1.452-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2354/emenda_supressiva_no_12-2025_pl._1.452-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1.452/2025, DE AUTORIA DA MESA DIRETORA QUE "CRIA, NO AMBITO DA CAMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, A FUNÇÃO GRATIFICADA - FG DE AGENTE DE INTEGRAÇÕES AO SISTEMA COLARE PESSOAL, E ESOCIAL, CRIA E EXTINGUE CARGOS E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mazim Só Colchões</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2385/emenda_no_13.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2385/emenda_no_13.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 1.464/2025, DE AUTORIA DO VEREADOR CLEIDIMAR APARECIDO SOARES MARTINS QUE: REGULAMENTA O COMÉRCIO FARMACÊUTICO NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CJR</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2386/emenda_no_14.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2386/emenda_no_14.pdf</t>
   </si>
   <si>
     <t>EMENDAS MODIFICATIVA: REFERENTE AO PROJETO DE LEI Nº 1.465/2025, DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE: DISPÕE SOBRE A AUTORIZAÇÃO PARA PERMISSÃO DE USO DE BEM PÚBLICO MUNICIPAL À EMPRESA DT BRASIL GESTÃO DE BENS PRÓPRIOS S.A. PARA INSTALAÇÃO DE TORRE DE TELEFONIA MÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2387/emenda_modificativa_15_ploex_147220260330_14524227.pdf</t>
+  </si>
+  <si>
     <t>EMENDA MODIFICATIVA: REFERENTE AO PROJETO DE LEI Nº 1.472/2025, DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE: DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL, ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2396/emenda_aditiva_no_16_1461.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2396/emenda_aditiva_no_16_1461.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 016/2025 REFERENTE AO PROJETO DE LEI ORDINÁRIA Nº 1.461/2025 QUE: DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DE PARCERIA ENTRE O MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E O INSTITUTO BRASILEIRO DE DESENVOLVIMENTO SOCIOGONITIVO - CEDES BRASIL, VISANDO A CONTRIBUIÇÃO NA POLÍTICA PÚBLICA DE TRATAMENTO E REABILITAÇÃO DE PESSOAS NEURODIVERGENTES.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2395/emenda_aditiva_no_17_1474.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2395/emenda_aditiva_no_17_1474.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 017/2025 REFERENTE AO PROJETO DE LEI ORDINÁRIA Nº 1.474/2025 QUE: AUTORIZA O PODER EXECUTIVO A REALIZAR AÇÕES SOCIAIS COM DISTRIBUIÇÃO GRATUITA DE BENS DE CONSUMO SIMBOLICOS EM DATAS COMEMORATIVAS NO ÂMBITO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2420/emenda_18-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2420/emenda_18-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE O PROJETO DE LEI ORDINÁRIA Nº 1.473/2025 QUE ALTERA AS LEIS MUNICIPAIS Nº 584, DE 13 DE ABRIL DE 2010 E 1.021, DE 30 DE JULHO DE 2021 E ADOTA OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2463/emenda_modificativa_19_plc_10420260330_14493775.pdf</t>
+  </si>
+  <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 104/2025, DE AUTORIA DO PODER EXECUTIVO QUE: ALTERA A LEI COMPLEMENTAR Nº 053/2021, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2476/emenda_27-08-202520250828_09091402.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2476/emenda_27-08-202520250828_09091402.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI ORDINÁRIA Nº 1.496/2025, DE AUTORIA DO PODER EXECUTIVOQUE "DISPÕE SOBRE O PROVIMENTO DO CARGO DE GESTOR ESCOLAR NA REDE MUNICIPAL DE ENSINO POR MEIO DE ESCOLHA COM PARTICIPAÇÃO DA COMUNIDADE ESCOLAR, ENTRE CANDIDATOS PREVIAMENTE APROVADOS EM AVALIAÇÃO DE MÉRITO E DESEMPENHO, E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Miguel Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2503/emenda_no_21-202520250916_14282994.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2503/emenda_no_21-202520250916_14282994.pdf</t>
   </si>
   <si>
     <t>EMENDAS REFERENTE AO PROJETO DE LEI Nº 1.501/2025, DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE: DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2526/emenda-_22-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2526/emenda-_22-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 106/2025, DE AUTORIA DO PODER EXECUTIVO QUE " AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE TERRAS DE SUA PROPPRIEDADE ÀS FAMILIAS DE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Prof. Pigmeu</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2553/emenda_23-202520251203_08584871.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2553/emenda_23-202520251203_08584871.pdf</t>
   </si>
   <si>
     <t>EMENDAS REFERENTE AO PROJETO DE LEI Nº 1.513/2025, DE AUTORIA DO CHEFE DO PODER EXECUTIVO QUE: ALTERA A LEI Nº 1.012, DE 14 DEZEMBRO DE 2021, PARA DISPOR SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL, PROMOVER O DESMEMBRAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTE, CRIAR AS SECRETARIAS MUNICIPAIS DE HABITAÇÃO, DE DESENVOLVIMENTO ECONOMICO, INDUSTRIA, COMERCIO, TRABALHO E TECNOLOGIA, E DE CULTURA, ESPORTE E LAZER, CRIAR CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2561/emenda_024-202520251218_14380300.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2561/emenda_024-202520251218_14380300.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI 1.509/2025, DE 30 DE SETEMBRO DE 2025, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE, " ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA PARA O EXERCICIO DE 2026".</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2562/emenda_025-202520251218_14353516.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2562/emenda_025-202520251218_14353516.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI Nº 1.519/2025, DE AUTORIA DA COMISSÃO DE JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sula do Araguaia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_no_001-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS DO POVOADO DE LUIZ ALVES E VILA ISABEL.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2296/indicacao_no_002-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2296/indicacao_no_002-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE LIMPEZA E ROÇAGEM NO POVOADO DE LUIZ ALVES E VILA ISABEL.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2297/indicacao_no_03-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2297/indicacao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE BLOQUETEAMENTO DE RUAS NÃO PAVIMENTADAS DO POVOADO DE LUIZ ALVES E VILA ISABEL.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_no_04-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE COLOCAR REFLETORES NO CAMPO DE FUTEBOL DA VILA ISABEL - POVOADO DE LUIZ ALVES E CONSTRUÇÃO DE VESTIÁRIO.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_no_005_-_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_no_005_-_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, IMPLANTAÇÃO DE BUEIROS DE CONCRETO E PATROLAMENTO DE EIXÕES DO ASSENTAMENTO VASCO DE ARAÚJO.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2302/indicacao_no_006_-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2302/indicacao_no_006_-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, REGULARIZAÇÃO DA COLETA DE LIXO E RESÍDUOS SÓLIDOS NO POVOADO DE LUIZ ALVES, VILA ISABEL, PORTO DO MESSIAS E LAGOA DO LAGO.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_no_007-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_no_007-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A EXECUÇÃO DO PROJETO DE LEI MUNICIPAL APLICANDO O IPCA - (INDICE NACIONAL DE PREÇOS CONSUMIDOR AMPLO) DA REVISÃO GERAL AMPLO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_no_008-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_no_008-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO  SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE UMA PRAÇA COM PARQUINHO DE DIVERSÃO PARA CRIANÇAS NO POVOADO DE TATAÍRA.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_no_009-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_no_009-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE UMA QUADRA DE ESPORTES NO SETOR VILA RENASCER.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_no_010-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_no_010-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE CAMPO DE FUTEBOL SOCIETY NO POVOADO DE TATAÍRA.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_no_011-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_no_011-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE UMA CICLOVIA NA AVENIDA CENTRO OESTE, ENTRE SETOR MARIA RITA E VILA RENASCER.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>Thiaguinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_no_012-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_no_012-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE SINALIZAÇÃO DE TRANSITO NO SETOR VILA RENASCER.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_no_013-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_no_013-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PAVIMENTAÇÃO ASFALTICA NO SETOR MARIA RITA</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_no_014-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_no_014-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE SINALIZAÇÃO DE TRANSITO NO SETOR  RESIDENCIAL CECILIA.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_no_015-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_no_015-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE DUAS FAIXAS ELEVADAS NA RUA DA ESCOLA SANTA LUCIA.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_no_016-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_no_016-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA REFORMA, PINTURA E A CRIAÇÃO DE MAIS UMA FAIXA DE PEDESTRE NAS PROXIMIDADES DA ESCOLA SANTA LUCIA.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_no_017-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_no_017-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA SINALIZAÇÃO COM UMA FAIXA DE PEDESTRE NA AVENIDA RIO DE JANEIRO, EM FRENTE AO VILA VIDA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_no_018-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_no_018-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE CONSTRUÇÃO DE UM POSTO DE SAUDE NO POVOADO DE TATAÍRA.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>Karllas Potêncio</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_no_019-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_no_019-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE CAMERAS DE SEGURANÇA NOS ONIBUS ESCOLARES DA REDE MUNICIPAL DE ENSINO, COM O OBJETIVO DE GARANTIR MAIOR SEGURANÇA E TRANQUILIDADE AOS ESTUDANTES E PROFISSIONAIS QUE UTILIZAM ESSE SERVIÇO.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_no_020-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_no_020-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A INSTALAÇÃO DE LOMBADAS PARA REDUÇÃO DA VELOCIDADE DOS VEÍCULOS QUE TRAFEGAM PELA ALAMEDA SALUSTRINO MARTINS PINHEIRO E RUA 01, NO POVOADO DE LUIS ALVES</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_21-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_21-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE CONFECÇÃO E INSTALAÇÃO DE PLACAS DE ADVERTÊNCIA EM TODO O PERÍMETRO DO LAGO DOS IPÊS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_22-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_22-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA FAIXA ELEVADA NA RUA 19, EM FRENTE AO COLÉGIO SOL NASCENTE.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_23-2025_1.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_23-2025_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE PLACAS DE "PROIBIDO ESTACIONAR", NA RUA 20, SETOR SANTA LÚCIA, PRÓXIMO A ÁREA DA TORRE 6.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_024-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_024-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE CÂMERAS DE SEGURANÇA, NA RUA 19, PROXIMO AO COLÉGIO SOL NASCENTE, PARA FISCALIZAR O TRANSITO DA VIA DE MÃO UNICA.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_025-2025_-_estadio.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_025-2025_-_estadio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA REFORMA NO ESTÁDIO JOÃO FRANCISCO SENA.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_026-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_026-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA REFORMA DO GINÁSIO DE ESPORTES JOÃO ANTONIO MARTINS.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Serginho da Umuarama</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_027-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_027-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA SÃO VICENTE DE PAULA, NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_serginho__28_04-04-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_serginho__28_04-04-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE VIABILIZAR UM SISTEMA ADEQUADO DE ESCOAMENTO ÁGUAS PLUVIAIS NO SETOR BELA VISTA, ESPECIALMENTE ENTRE AS RUAS SÃO VICENTE DE PAULA E MARGARIDAS.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_29.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_29.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE UMA FAIXA ELEVADA NA AVENIDA RIO GRANDE DO SUL, SETOR VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_prof._pigmeu_30_04-04-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_prof._pigmeu_30_04-04-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA TRANSFORMAÇÃO DA RUA 10, SETOR OESTE, NAS PROXIMIDADES DA DISTRIBUIDORA JB, EM VIA DE MÃO ÚNICA.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_prof._pigmeu_31_04-04-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_prof._pigmeu_31_04-04-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA TRANSFORMAÇÃO DA RUA 6 SETOR ELIZIÁRIO, NAS PROXIMIDADES DO COLÉGIO CESMA, EM UMA VIA DE MÃO ÚNICA.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_032-2025_karllas_potencio20250506_10551270.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_032-2025_karllas_potencio20250506_10551270.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE LIXEIRAS EM PONTOS ESTRATÉGICOS NAS PROXIMIDADES DA PASSARELA DO CÓRREGO DOS BURITIS, PRÓXIMO AO FÓRUM A REALIZAÇÃO DE PODA DE ÁRVORES NA MESMA LOCALIDADE; A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, COM A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS OU AUSENTES POR LÂMPADAS DE LED, AO LONGO DE TODA A EXTENSÃO DA PASSARELA E VIAS PRÓXIMAS.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_033-2025_karllas_potencio.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_033-2025_karllas_potencio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ISENÇÃO DE IPTU AOS IMÓVEIS QUE NÃO POSSUI ASFALTO EM SUAS VIAS DE ACESSO.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_034-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_034-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE AUMENTAR A OFERTA DE VAGAS DE ESTACIONAMENTO EM TORNO DA PRAÇA OVÍDIO MARTINS.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_35_karllas_batista2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_35_karllas_batista2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE MELHORIAS PARA O POSTO DE SAÚDE DA COMUNIDADE DE LUIS ALVES, INCLUINDO INSTALAÇÃO DE FACHADA IDENTIFICADORA, DISPONIBILIZAÇÃO DE MEDICAÇÕES BÁSICAS E IMPLANTAÇÃO DE PLACAS INFORMATIVAS NAS VIAS DE ACESSO.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_36_mazim_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_36_mazim_2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE UM QUEBRA - MOLAS ABAIXO DO PORTÃO DO PARQUE DE EXPOSIÇÕES/PECUÁRIA.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_37-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_37-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS EM PONTOS ESTRATÉGICO DO CEPI DR. DORIVAL BRANDÃO DE ANDRADE.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_38-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_38-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS EM PONTOS ESTRATÉGICOS NO NOVO PORTO DE EMBARQUE/DESEMBARQUE DO DISTRITO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_39-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_39-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO E INSTALAÇÃO DE BANHEIRO MASCULINO E FEMININO, BEM COMO BEBEDOURO NO LAGO DOS IPÊS.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_040-2025_mazim.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_040-2025_mazim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE REDUÇÃO DA METRAGEM DE NOVOSS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_041-2025_sula.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_041-2025_sula.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE CONSTRUÇÃO DE NOVO PORTAL NO POVOADO DE LUIZ ALVES E VILA ISABEL.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_42.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE UMA FAIXA ELEVADA NA RUA PROFESSORA ZELI VILELA.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_43_mazim.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_43_mazim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA REDUÇÃO DA METRAGEM DOS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSÍMO SENHOR PREFEITO MUNCIPAL E NECESSIDADE DE BLOQUETEAMENTO OU PAVIMENTAÇÃO DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_0452025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_0452025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE DECORAÇÃO NATALINA NO POVOADO DE LUIZ ALVES E VILA ISABEL.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_04620251001_17214919.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_04620251001_17214919.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE REFORMA DO PRÉDIO DA ANTIGA ESCOLA LOCALIZADA NA VILA ISABEL ( POVOADO DE LUIZ ALVES) .</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_04720251002_16353424.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_04720251002_16353424.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE AQUISIÇÃO E INSTALAÇÃO DE AQUECEDOR NA PISCINA DO VILA VIDA.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_048-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_048-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE CONSTRUÇÃO DE COBERTURA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL NOVA LOURDES (TATAIRA).</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_049-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_049-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO NAS MARGENS DO CORREGO DOS BURITIS.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_050-2025_pigmeu20251202_10223057.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_050-2025_pigmeu20251202_10223057.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE MARCAÇÃO EM METROS DA CALÇADA AO REDOR DA PRACINHA DO SETOR SANTA LÚCIA</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lei sancionada</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2508/lei__1222-202520251001_14055735.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2508/lei__1222-202520251001_14055735.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL - PPA PARA QUADRIÊNIO 2026-2029.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2507/lei__1225-202520251001_10272352.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2507/lei__1225-202520251001_10272352.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_karllas_-_luciana_silva-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_karllas_-_luciana_silva-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA LUCIANA SILVA PEREIRA, PELOS SERVIÇOS PRESTADOS NA ÀREA DA EDUCAÇÃO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2483/mocao_karllas_-_polonia_barbosa-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2483/mocao_karllas_-_polonia_barbosa-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SENHORA POLÔNIA BARBOSA COSTA, PELOS SERVIÇOS PRESTADOS NA ÀREA DA EDUCAÇÃO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2484/mocao_karllas_-_yasmin_vittoria-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2484/mocao_karllas_-_yasmin_vittoria-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A JOVEM YASMIM VITTÓRIA NUNES SOARES, QUE CONQUISTOU O PRIMEIRO LUGAR DO ESTADO DE GOIÁS NO PROJETO " JOVEM SENADOR".</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2492/mocao_no_004-202520250904_16023072.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2492/mocao_no_004-202520250904_16023072.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR MAXMULLER SILVA DOS SANTOS, EM RECONHECIMENTO PELO RELEVANTE SERVIÇO REALIZADO COMO INFLUENCIADOR DIGITAL, PROMOVENDO, INCENTIVANDO E FORTALECENDO O COMÉRCIO LOCAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2493/mocao_no_005-202520250904_16034611.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2493/mocao_no_005-202520250904_16034611.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHORA ALINNE DE SOUZA SILVA MENDONÇA, EM RECONHECIMENTO PELO RELEVANTE SERVIÇO REALIZADO COMO INFLUENCIADORA DIGITAL, PROMOVENDO, INCENTIVANDO E FORTALECENDO O COMÉRCIO LOCAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2494/mocao_no_006-202520250904_16043328.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2494/mocao_no_006-202520250904_16043328.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR DIEGO LUIS DA SILVA COSTA, EM RECONHECIMENTO PELO RELEVANTE SERVIÇO REALIZADO COMO INFLUENCIADOR DIGITAL, PROMOVENDO, INCENTIVANDO E FORTALECENDO O COMÉRCIO LOCAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2495/mocao_no_007-202520250904_16053581.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2495/mocao_no_007-202520250904_16053581.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHORA JUNYELEN SANTANA AVELAR, EM RECONHECIMENTO PELO RELEVANTE SERVIÇO REALIZADO COMO INFLUENCIADORA DIGITAL, PROMOVENDO, INCENTIVANDO E FORTALECENDO O COMÉRCIO LOCAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2496/mocao_no_008-202520250904_16065252.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2496/mocao_no_008-202520250904_16065252.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR JEFFERSON PEREIRA DO SANTOS CASTELO BRANCO, EM RECONHECIMENTO PELO RELEVANTE SERVIÇO REALIZADO COMO INFLUENCIADOR DIGITAL, PROMOVENDO, INCENTIVANDO E FORTALECENDO O COMÉRCIO LOCAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2497/mocao_no_009-202520250904_16073372.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2497/mocao_no_009-202520250904_16073372.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHORA MARIA JOSÉ DINIZ DA MOTA, EM RECONHECIMENTO PELO RELEVANTE SERVIÇO REALIZADO COMO INFLUENCIADORA DIGITAL, PROMOVENDO, INCENTIVANDO E FORTALECENDO O COMÉRCIO LOCAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2498/mocao_no_010_-_202520250904_16085061.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2498/mocao_no_010_-_202520250904_16085061.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR BREINER LUAN ALVES DA SILVA, EM RECONHECIMENTO PELO RELEVANTE SERVIÇO REALIZADO COMO INFLUENCIADOR DIGITAL, PROMOVENDO, INCENTIVANDO E FORTALECENDO O COMÉRCIO LOCAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Ofício Externo</t>
   </si>
   <si>
     <t>OFÍCIO EXTERNO Nº 091/2025.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2524/of_228-202520251006_17313060.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2524/of_228-202520251006_17313060.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA RETIRADA E DEVOLUÇÃO DO PROJETO DE LEI 1.499/2025.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>OI</t>
   </si>
   <si>
     <t>Ofício Interno</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA ELEIÇÃO MESA DIRETORA 2025/2026 AO CARGO DE PRESIDENTE, CONFORME ART 16 DO REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>Newber Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio_002-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio_002-2025.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA ELEIÇÃO MESA DIRETORA 2025/2026 AO CARGO DE VICE-PRESIDENTE, CONFORME ART 16 DO REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio_003-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio_003-2025.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA ELEIÇÃO MESA DIRETORA 2025/2026 AO CARGO DE 1º SECRETÁRIO, CONFORME ART 16 DO REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>Vilma Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio_004-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio_004-2025.pdf</t>
   </si>
   <si>
     <t>INSCRIÇÃO PARA ELEIÇÃO MESA DIRETORA 2025/2026 AO CARGO DE 2º SECRETÁRIO, CONFORME ART 16 DO REGIMENTO INTERNO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2390/projeto_de_decreto_legislativo__no_001-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2390/projeto_de_decreto_legislativo__no_001-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO SR. CARLOS NEVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2402/decreto_legislativo_002.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2402/decreto_legislativo_002.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO SENHOR MARCO AURÉLIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2403/decreto_legislativo_003.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2403/decreto_legislativo_003.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO SENHOR UBIRACI PIRES DE FARIA.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2405/decreto_legislativo_004-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2405/decreto_legislativo_004-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO EXMO. SR. JOSÉ MÁRIO SCHREINER.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2415/pdl_ademir_cardoso_005-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2415/pdl_ademir_cardoso_005-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA AO SENHOR ADEMIR CARDOSO DOS SANTOS.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_dec_006-2025_.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_dec_006-2025_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JULGAMENTO DAS CONTAS DA PREFEITURA DE SÃO MIGUEL DO ARAGUAIA - GO - EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2446/prestacao_de_contas_2021.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2446/prestacao_de_contas_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JULGAMENTO DAS CONTAS DA PREFEITURA DE SÃO MIGUEL DO ARAGUAIA - GO - EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2447/prestacao_de_contas_2022.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2447/prestacao_de_contas_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JULGAMENTO DAS CONTAS DA PREFEITURA DE SÃO MIGUEL DO ARAGUAIA - GO - EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SENHOR OLIVAR VIEIRA DE SOUZA JR.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_decreto_legislativo_jeferson_santos_010-202520251104_14245412.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_decreto_legislativo_jeferson_santos_010-202520251104_14245412.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO HONORÍFICO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA, AO SENHOR JEFFERSON SANTOS CASTELO BRANCO</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SENHOR GERALDO SILVA VILELA</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AMILTON BATISTA DE FARIA FILHO.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2550/pdl_013-202520251202_08054234.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2550/pdl_013-202520251202_08054234.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SENHOR BRUNO REGIANY PEIXOTO PIMENTA.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2551/pdl_014-2025_pigmeu20251202_10240914.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2551/pdl_014-2025_pigmeu20251202_10240914.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, A SENHORA IRACEMA ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2554/pdl_15-202520251203_16563338.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2554/pdl_15-202520251203_16563338.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA, A SENHORA NADIR MARTINS MENDES.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2559/pdl_016-202520251212_16410057.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2559/pdl_016-202520251212_16410057.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO EXMO. SR. UZIEL MOREIRA SANTOS</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2432/plc_substituto_102-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2432/plc_substituto_102-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 003/2018, DE 10 DE OUTUBRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2435/plc_105-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2435/plc_105-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DESCONTO DE 50% NO IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS (ITBI) PARA FAMÍLIAS DE BAIXA RENDA, BENEFICIÁRIOS DO PROGRAMA MINHA CASA MINHA VIDA (MCMV), NAS FAIXAS l E ll, COM RENDA FAMILIAR DE ATÉ R$ 4.700,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2339/pl._exec._com._no101_-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2339/pl._exec._com._no101_-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS - RELATIVO AOS DÉBITOS FISCAIS COM O FISCO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2436/pl__comp_103-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2436/pl__comp_103-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE REMISSÃO PARCIAL DE JUROS E MULTAS INCIDENTES SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, IMPOSTO SOBRE TRANSMISSÃO INTER VIVOS DE BENS IMÓVEIS - ITBI, TAXA DE VIGILÂNCIA SANITÁRIA E TAXA DE ALVARÁ DE FUNCIONAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_lc_no_104-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_lc_no_104-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 053/2021, QUE INSTITUI O CODIGO TRIBUTÁRIO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2512/projeto_lc_106-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2512/projeto_lc_106-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR ÁREAS DE TERRAS DE SUA PROPRIEDADE ÀS FAMÍLIAS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2533/projeto_complementar_10720251031_15243993.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2533/projeto_complementar_10720251031_15243993.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 053/2021, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2304/pl._1452-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2304/pl._1452-2025.pdf</t>
   </si>
   <si>
     <t>CRIA, NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, A FUNÇÃO GRATIFICADA - FG DE AGENTE DE INTEGRAÇÕES AO SISTEMA COLARE PESSOAL, E ESOCIAL, CRIA E EXTINGUE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2359/projeto_de_lei_no_1.462-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2359/projeto_de_lei_no_1.462-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO DE AMOR QUE LATE E MIA ASSOCIADOS - ALMA DE SÃO MIGUEL DO ARAGUAIA - GO</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_lei_no_1463-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_lei_no_1463-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL A ASSOCIAÇÃO DE DESENVOLVIMENTO, CULTURA E ASSISTENCIA FAMILIAR - ADECAF DE SÃO MIGUEL DO ARAGUAIA - GO</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2361/projeto_de_lei_no_1.464-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2361/projeto_de_lei_no_1.464-2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O COMÉRCIO FARMACÊUTICO NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_no_1469-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_no_1469-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PUBLICA DO SETOR MORADA DO SOL</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_mazim_1.470-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_mazim_1.470-2025.pdf</t>
   </si>
   <si>
     <t>ASSEGURA PRIORIDADE DE MATRÍCULA EM CRECHE DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei_1.475-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei_1.475-2025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE ULTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS AGRICULTORES E AGRICULTORAS FAMILIARES DO PROJETO DE ASSENTAMENTO VASCO DE ARAÚJO-ASPAVA.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2411/projeto_de_lei_1481_-_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2411/projeto_de_lei_1481_-_2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI MUNICIPAL Nº 1.196/2025, DE 11 DE ABRIL DE 2025, QUE DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_de_lei_1485-2025_.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_de_lei_1485-2025_.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2434/pl_1486-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2434/pl_1486-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI Nº 966/2020, DE 20 DE MARÇO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_1487-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_1487-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA A FILIAR-SE E CONTRIBUIR MENSALMANTE EM FAVOR DAS CÂMARAS E VEREADORES DO ESTADO DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2462/projeto_de_lei_1491_pigmeu.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2462/projeto_de_lei_1491_pigmeu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTALAÇÃO DE COMEDOUROS E BEBEDOUROS COMUNITÁRIOS, DENOMINADOS "KIT PET SOCIAL", DESTINADOS A CÃES E ANIMAIS EM SITUAÇÃO DE ABANDONO NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2467/pl_1492-202520250808_15434191.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2467/pl_1492-202520250808_15434191.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER LEGISLATIVO A CELEBRAR CONVENIO COM O SERVIÇO SOCIAL AUTÔNOMO DE ASSISTÊNCIA À SAÚDE DOS SERVIDORES PÚBLICOS E MILITARES DO ESTADO DE GOIÁS - IPASGO SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_1503-202520250905_16154496.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_1503-202520250905_16154496.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E INCENTIVA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NOS VEÍCULOS DE TRANSPORTE ESCOLAR QUE OPERAM NO ÂMBITO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2519/projeto_de_lei_no_1505-202520251003_18221247.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2519/projeto_de_lei_no_1505-202520251003_18221247.pdf</t>
   </si>
   <si>
     <t>EXPANDE A DENOMINAÇÃO DA AVENIDA PEDRO ALVARES CABRAL, COMPREENDIDA ENTRE A RUA 8 ATÉ FINAL DO CÓRREGO DOS BURITIS, NO CENTRO.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2558/projeto_1518-2025_karllas20251204_15243255.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2558/projeto_1518-2025_karllas20251204_15243255.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 151/1994, DE 18 DE OUTUBRO DE 1994, PARA DISPOR SOBRE O DIREITO DA SERVIDORA LACTANTE À AMAMENTAÇÃO DURANTE A JORNADA DE TRABALHO.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2312/pl._exec._1.453-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2312/pl._exec._1.453-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2307/pl._exec._1.454-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2307/pl._exec._1.454-2025.pdf</t>
   </si>
   <si>
     <t>MODIFICA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA - GO, PARA CRIAR SECRETARIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2308/pl._exec._1.455-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2308/pl._exec._1.455-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO DA SECRETARIA MUNICIPAL DE HABITAÇÃO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, CRIA A SECRETARIA MUNICIPAL  DE HABITAÇÃO E O CARGO DE SECRETÁRIO MUNICIPAL DE HABITAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2309/pl._exec._1.456-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2309/pl._exec._1.456-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO DA SECRETARIA MUNICIPAL DE CULTURA, DA ATUAL SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTE, CRIA O CARGO DE SECRETÁRIO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2310/pl._exec._1.457-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2310/pl._exec._1.457-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA A IMPLANTAR PROJETO DE EFICIÊNCIA ENERGÉTICA, E CONTRATAÇÃO JUNTO AO BANCO DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2311/pl._exec._1.458-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2311/pl._exec._1.458-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE ANUAL DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA QUE ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2337/pl._exec._1.459-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2337/pl._exec._1.459-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2344/pl._exec.._1.460-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2344/pl._exec.._1.460-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 557, DE 31 DE DEZEMBRO DE 2008, PARA DISPOR SOBRE A LAVRATURA DE TERMOS DE AJUSTE ENTRE O PODER PÚBLICO MUNICIPAL E CONDOMÍNIOS DE LOTES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2358/projeto_de_lei_no_1.461-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2358/projeto_de_lei_no_1.461-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DE PARCERIA ENTRE O MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E O INSTITUTO BRASILEIRO DE DESENVOLVIMENTO SOCIOGONITIVO - CEDES BRASIL, VISANDO A CONTRIBUIÇÃO NA POLÍTICA PÚBLICA DE TRATAMENTO E REABILITAÇÃO DE PESSOAS NEURODIVERGENTES.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_no_1465-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_no_1465-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PERMISSÃO DE USO DE BEM PÚBLICO MUNICIPAL À EMPRESA DT BRASIL GESTÃO DE BENS PRÓPRIOS S. A. PARA INSTALAÇÃO DE TORRE DE TELEFONIA MÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2389/projeto_de_lei_no_1466-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2389/projeto_de_lei_no_1466-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 846/2017, QUE ESTABELECE OS LIMITES DO PERÍMETRO URBANO DE SÃO MIGUEL DO ARAGUAIA - GO, PARA INCLUSÃO DE NOVA ÁREA DESTINADA À EXPANSÃO URBANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2363/projeto_de_lei_no_1467-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2363/projeto_de_lei_no_1467-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A EQUOTERAVIDA -  CENTRO DE EQUOTERAPIA DE S.M.A. , NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2364/projeto_de_lei_no_1468-2024.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2364/projeto_de_lei_no_1468-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O ABRIGO DOS IDOSOS SÃO MIGUEL ARCANJO, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2380/preojeto_de_lei_no_1471-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2380/preojeto_de_lei_no_1471-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO VENCIMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, ESTADO DE GOIÁS, EM CONFORMIDADE COM A EMENDA CONSTITUCIONAL Nº 120/2022.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_1472-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_1472-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_no_1473-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_no_1473-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 584, DE 13 DE ABRIL DE 2010 E 1.021, DE 30 DE JULHO DE 2021 E ADOTA  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_no_1474-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_no_1474-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR AÇÕES SOCIAIS COM DISTRIBUIÇÃO GRATUITA DE BENS DE CONSUMO SIMBOLICOS EM DATAS COMEMORATIVAS NO ÂMBITO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2406/projeto_de_lei_1476-_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2406/projeto_de_lei_1476-_2025.pdf</t>
   </si>
   <si>
     <t>CRIA NO ORÇAMENTO VIGENTE (2025), A UNIDADE ORÇAMENTÁRIA: SECRETARIA MUNICIPAL DO DESENVOLVIMENTO ECONÔMICO, INDÚSTRIA, COMÉRCIO, TRABALHO E TECNOLOGIA, AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_1477-_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_1477-_2025.pdf</t>
   </si>
   <si>
     <t>CRIA NO ORÇAMENTO VIGENTE (2025), A UNIDADE ORÇAMENTÁRIA: SECRETARIA MUNICIPAL DE HABITAÇÃO, AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_1478-_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_1478-_2025.pdf</t>
   </si>
   <si>
     <t>CRIA NO ORÇAMENTO VIGENTE (2025), A UNIDADE ORÇAMENTÁRIA: SECRETARIA MUNICIPAL DE CULTURA, AUTORIZA ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_1479-_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_1479-_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO JESUS BOM PASTOR DA PARÓQUIA SÃO MIGUEL ARCANJO - MANÁ, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2410/projeto_de_lei_1480-_2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2410/projeto_de_lei_1480-_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O CENTRO DE RECUPERAÇÃO DE ALCOOLATRAS DE SÃO MIGUEL DO ARAGUAIA/GO - CEREA, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_no_1482-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_no_1482-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS INTERNAS NO LOTEAMENTO PORTO DE LUIZ ALVES, NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei_1483-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei_1483-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM O CENTRO ESPIRITA AMOR, FÉ E CARIDADE, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2424/projeto_1484-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2424/projeto_1484-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PAGAMENTO DE PREMIAÇÃO EM MOEDA CORRENTE AOS VENCEDORES E PARTICIPANTES DE EVENTOS ESPORTIVOS PROMOVIDOS PELO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_1488-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_1488-2025.pdf</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2460/projeto_de_lei_1489-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2460/projeto_de_lei_1489-2025.pdf</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_1490-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_1490-2025.pdf</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2469/pl_1493-202520250815_18272854.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2469/pl_1493-202520250815_18272854.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 557/2008 DE 31 DE DEZEMBRO DE 2008, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2471/pl_1494-202520250812_19190530.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2471/pl_1494-202520250812_19190530.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O REGIME PROPRIO DE PROVIDENCIA SOCIAL E A AUTARQUIA INSTITUTO DE PREVIDENCIA DOS SERVIDORES PUBLICOS DE SAO MIGUEL DO ARAGUAIA- ARAGUAIA PREV, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2468/pl_1495-202520250815_18253487.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2468/pl_1495-202520250815_18253487.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA REDE PUBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE SÃO MIGUEL O ARAGUAIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2472/pl._1.496-2025_provimento_cargo_gestor_escolar.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2472/pl._1.496-2025_provimento_cargo_gestor_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROVIMENTO DO CARGO DE GESTOR ESCOLAR NA REDE MUNICIPAL DE ENSINO POR MEIO DE ESCOLHA COM PARTICIPAÇÃO DA COMUNIDADE ESCOLAR, ENTRE CANDIDATOS PREVIAMENTE APROVADOS EM AVALIAÇÃO DE MÉRITO E DESEMPENHO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2470/pl_1497-202520250815_18190552.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2470/pl_1497-202520250815_18190552.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO ORCAMENTO VIGENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_lei_1498-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_lei_1498-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.204, DE 21 DE MAIO DE 2025, PARA CRIAR CARGOS EFETIVOS NO QUADRO DE PESSOAL DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AMPLIAR VAGAS DO CARGO DE MÉDICO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_1499-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_1499-2025.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PARTICIPAÇÃO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA-GO EM CONSÓRCIO PUBLICO, DISPENSA A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2487/projeto_1500-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2487/projeto_1500-2025.pdf</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_1501-202520250903_17013632.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_1501-202520250903_17013632.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA  O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_1502-202520250903_17092813.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_1502-202520250903_17092813.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DO PODER LEGISLATIVO DE SÃO MIGUEL DO ARAGUAIA PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_no_1504-202520251003_18301825.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_no_1504-202520251003_18301825.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL  PARA CONSTRUÇÃO DE CLÍNICA DA APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2531/projeto_1506.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2531/projeto_1506.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E REGULAMENTAÇÃO DO DIÁRIO OFICIAL DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2523/1508-202520251006_17081938.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2523/1508-202520251006_17081938.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA -GO NO CONSORCIO PUBLICO INTERMUNICIPAL DE SAÚDE PARA GERENCIAMENTO DO SAMU MACRORREGIÃO CENTRO-OESTE DE GOIÁS - SAMU 138/CISCENO, DISPENSA A RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2518/projeto_de_lei_1509-202520251007_08120158.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2518/projeto_de_lei_1509-202520251007_08120158.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_no_1510-202520251002_16385800.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_no_1510-202520251002_16385800.pdf</t>
   </si>
   <si>
     <t>ALTERA - SE ANEXOS DO PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2026-2029</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_no_1511-202520251002_16400314.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_no_1511-202520251002_16400314.pdf</t>
   </si>
   <si>
     <t>ALTERA - SE OS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO EXERCÍCIO DE 2026</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2520/projeto_de_lei_no_1512-202520251003_18263126.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2520/projeto_de_lei_no_1512-202520251003_18263126.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO MUNICIPAL FIRMAR TERMO DE CESSÃO DE USO DAS INSTALAÇÕES DA ESCOLA MUNICIPAL FARIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2544/1513-202520251107_16534002.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2544/1513-202520251107_16534002.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.012, DE 14 DEZEMBRO DE 2021, PARA DISPOR SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL, PROMOVER O DESMEMBRAMENTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA E ESPORTE, CRIAR AS SECRETARIAS MUNICIPAIS DE HABITAÇÃO, DE DESENVOLVIMENTO ECONOMICO, INDUSTRIA, COMERCIO, TRABALHO E TECNOLOGIA, E DE CULTURA, ESPORTE E LAZER, CRIAR CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2532/projeto_151420251031_15221282.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2532/projeto_151420251031_15221282.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR PARCERIA COM A ASSOCIAÇÃO AMOR QUE LATE E MIA ASSOCIADOS - ALMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2542/1516-202520251107_15455284.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2542/1516-202520251107_15455284.pdf</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO (PME) DE SÃO MIGUEL DO ARAGUAIA, INSTITUÍDO PELA LEI MUNICIPAL Nº 789/2015 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2546/1517-202520251202_16193363.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2546/1517-202520251202_16193363.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ARTIGO 51-A DA LEI MUNICIPAL Nº 557/08, QUE DISPÕE SOBRE AS DISPOSIÇÃO TRANSITÓRIAS DO PLANO DIRETOR REFERENTES AO USO, OCUPAÇÃO E PARCELAMENTO DO SOLO NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2560/projeto_de_lei_no_1519-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2560/projeto_de_lei_no_1519-2025.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE REGRAS GERAIS NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA PARA PROCEDER  À CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37,  INCISO IX DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIA”.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_1520-202520251223_11491759.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_1520-202520251223_11491759.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE ABONO EXCEPCIONAL, EM CARÁTER TRANSITÓRIO, AOS PROFISSIONAIS DA EDUCAÇAO BÁSICA DA REDE PÚBLICA MINICIPAL, COM RECURSOS DA SOBRA LÍQUIDA DO FUNDEB DO EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2299/pl._resol._001-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2299/pl._resol._001-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, RESOLUÇÃO 004/1994 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2305/pl._resol._002-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2305/pl._resol._002-2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 1º , § 1º, II DO REGIMENTO INTERNO DESTA CASA, CRIANDO O PROGRAMA CÂMARA INTINERANTE NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2306/pl._resol._003-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2306/pl._resol._003-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA NO REGIMENTO INTERNO DA CAMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, RESOLUÇÃO 04/1994, AS COMISSÕES COMPETENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_resolucao_004-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_resolucao_004-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA NO REGIMENTO INTERNO DA CAMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA, RESOLUÇÃO 04/1994, AS COMISSÕES PERMANENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2548/projeto_de_resolucao_005-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2548/projeto_de_resolucao_005-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECESSO ADMINISTRATIVO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA EM RAZÃO DAS FESTIVIDADES DE FINAL DE ANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2303/pl._de_emenda_001-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2303/pl._de_emenda_001-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 13 E O § 4 DO ARTIGO 25 DA LEI ORGÂNICA MUNICIPAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2351/projeto_emenda_no_002-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2351/projeto_emenda_no_002-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I, II E III DO ART. 220 E ACRESCENTA A ALÍNEA "A" AO INCISO II DA LEI ORGANICA DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2543/emenda_lei_organica_03-202520251107_17320094.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2543/emenda_lei_organica_03-202520251107_17320094.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA PARAGRAFO AO ARTIGO 142 DA LEI ORGÂNICA MUNICIPAL, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>PSU</t>
   </si>
   <si>
     <t>Projeto Substituto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2466/pl_subst_1466-202520250816_12411213.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2466/pl_subst_1466-202520250816_12411213.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 846/2017 PARA INCLUSÃO DAS AREAS DO AEROPORTO MUNICIPAL E DO POVOADO DE LUIZ ALVES NO PERÍMETRO URBANO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_substituto_no_1472-2025.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_substituto_no_1472-2025.pdf</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2490/veto_no_001-2025_1.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2490/veto_no_001-2025_1.pdf</t>
   </si>
   <si>
     <t>OFICIO MENSAGEM DE VETO AO AUTÓGRAFO DE LEI COMPLEMENTAR Nº 70/2025, ORIGINADO DO PROJETO DE LEI COMPLEMENTAR Nº 104/2025</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Osorio Henrique de Souza Neto</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2527/denuncia_jeronimo.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2527/denuncia_jeronimo.pdf</t>
   </si>
   <si>
     <t>GRAVES IRREGULARIDADES NA GESTÃO PUBLICA PERPETRADAS PELO CHEFE DO PODER EXECUTIVO DE SÃO MIGUEL DO ARAGUAIA/GO. INFRAÇÕES POLITICO-ADMINISTRATIVAS - PREFEITO JERONYMO SIQUEIRA - SÃO MIGUEL DO ARAGUAIA/GO. FARTA PROVA DOCUMENTAL.  JUSTA CAUSA. DECRETO - LEI 201/67.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3213,67 +3219,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2394/extraordinaria_14-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2473/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2474/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2354/emenda_supressiva_no_12-2025_pl._1.452-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2385/emenda_no_13.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2386/emenda_no_14.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2396/emenda_aditiva_no_16_1461.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2395/emenda_aditiva_no_17_1474.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2420/emenda_18-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2476/emenda_27-08-202520250828_09091402.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2503/emenda_no_21-202520250916_14282994.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2526/emenda-_22-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2553/emenda_23-202520251203_08584871.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2561/emenda_024-202520251218_14380300.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2562/emenda_025-202520251218_14353516.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2296/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2297/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_no_005_-_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2302/indicacao_no_006_-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_23-2025_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_025-2025_-_estadio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_serginho__28_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_prof._pigmeu_30_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_prof._pigmeu_31_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_032-2025_karllas_potencio20250506_10551270.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_033-2025_karllas_potencio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_35_karllas_batista2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_36_mazim_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_040-2025_mazim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_041-2025_sula.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_43_mazim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_0452025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_04620251001_17214919.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_04720251002_16353424.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_050-2025_pigmeu20251202_10223057.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2508/lei__1222-202520251001_14055735.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2507/lei__1225-202520251001_10272352.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_karllas_-_luciana_silva-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2483/mocao_karllas_-_polonia_barbosa-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2484/mocao_karllas_-_yasmin_vittoria-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2492/mocao_no_004-202520250904_16023072.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2493/mocao_no_005-202520250904_16034611.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2494/mocao_no_006-202520250904_16043328.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2495/mocao_no_007-202520250904_16053581.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2496/mocao_no_008-202520250904_16065252.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2497/mocao_no_009-202520250904_16073372.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2498/mocao_no_010_-_202520250904_16085061.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2524/of_228-202520251006_17313060.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio_003-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio_004-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2390/projeto_de_decreto_legislativo__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2402/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2403/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2405/decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2415/pdl_ademir_cardoso_005-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_dec_006-2025_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2446/prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2447/prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_decreto_legislativo_jeferson_santos_010-202520251104_14245412.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2550/pdl_013-202520251202_08054234.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2551/pdl_014-2025_pigmeu20251202_10240914.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2554/pdl_15-202520251203_16563338.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2559/pdl_016-202520251212_16410057.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2432/plc_substituto_102-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2435/plc_105-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2339/pl._exec._com._no101_-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2436/pl__comp_103-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_lc_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2512/projeto_lc_106-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2533/projeto_complementar_10720251031_15243993.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2304/pl._1452-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2359/projeto_de_lei_no_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_lei_no_1463-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2361/projeto_de_lei_no_1.464-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_no_1469-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_mazim_1.470-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei_1.475-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2411/projeto_de_lei_1481_-_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_de_lei_1485-2025_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2434/pl_1486-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_1487-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2462/projeto_de_lei_1491_pigmeu.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2467/pl_1492-202520250808_15434191.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_1503-202520250905_16154496.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2519/projeto_de_lei_no_1505-202520251003_18221247.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2558/projeto_1518-2025_karllas20251204_15243255.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2312/pl._exec._1.453-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2307/pl._exec._1.454-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2308/pl._exec._1.455-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2309/pl._exec._1.456-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2310/pl._exec._1.457-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2311/pl._exec._1.458-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2337/pl._exec._1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2344/pl._exec.._1.460-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2358/projeto_de_lei_no_1.461-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_no_1465-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2389/projeto_de_lei_no_1466-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2363/projeto_de_lei_no_1467-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2364/projeto_de_lei_no_1468-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2380/preojeto_de_lei_no_1471-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_no_1473-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_no_1474-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2406/projeto_de_lei_1476-_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_1477-_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_1478-_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_1479-_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2410/projeto_de_lei_1480-_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_no_1482-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei_1483-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2424/projeto_1484-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_1488-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2460/projeto_de_lei_1489-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_1490-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2469/pl_1493-202520250815_18272854.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2471/pl_1494-202520250812_19190530.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2468/pl_1495-202520250815_18253487.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2472/pl._1.496-2025_provimento_cargo_gestor_escolar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2470/pl_1497-202520250815_18190552.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_lei_1498-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_1499-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2487/projeto_1500-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_1501-202520250903_17013632.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_1502-202520250903_17092813.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_no_1504-202520251003_18301825.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2531/projeto_1506.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2523/1508-202520251006_17081938.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2518/projeto_de_lei_1509-202520251007_08120158.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_no_1510-202520251002_16385800.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_no_1511-202520251002_16400314.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2520/projeto_de_lei_no_1512-202520251003_18263126.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2544/1513-202520251107_16534002.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2532/projeto_151420251031_15221282.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2542/1516-202520251107_15455284.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2546/1517-202520251202_16193363.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2560/projeto_de_lei_no_1519-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_1520-202520251223_11491759.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2299/pl._resol._001-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2305/pl._resol._002-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2306/pl._resol._003-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_resolucao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2548/projeto_de_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2303/pl._de_emenda_001-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2351/projeto_emenda_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2543/emenda_lei_organica_03-202520251107_17320094.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2466/pl_subst_1466-202520250816_12411213.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_substituto_no_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2490/veto_no_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2527/denuncia_jeronimo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2394/extraordinaria_14-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2473/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2474/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2354/emenda_supressiva_no_12-2025_pl._1.452-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2385/emenda_no_13.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2386/emenda_no_14.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2387/emenda_modificativa_15_ploex_147220260330_14524227.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2396/emenda_aditiva_no_16_1461.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2395/emenda_aditiva_no_17_1474.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2420/emenda_18-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2463/emenda_modificativa_19_plc_10420260330_14493775.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2476/emenda_27-08-202520250828_09091402.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2503/emenda_no_21-202520250916_14282994.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2526/emenda-_22-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2553/emenda_23-202520251203_08584871.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2561/emenda_024-202520251218_14380300.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2562/emenda_025-202520251218_14353516.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2296/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2297/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_no_005_-_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2302/indicacao_no_006_-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_23-2025_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_025-2025_-_estadio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_serginho__28_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_prof._pigmeu_30_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_prof._pigmeu_31_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_032-2025_karllas_potencio20250506_10551270.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_033-2025_karllas_potencio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_35_karllas_batista2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_36_mazim_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_040-2025_mazim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_041-2025_sula.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_43_mazim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_0452025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_04620251001_17214919.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_04720251002_16353424.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_050-2025_pigmeu20251202_10223057.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2508/lei__1222-202520251001_14055735.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2507/lei__1225-202520251001_10272352.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_karllas_-_luciana_silva-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2483/mocao_karllas_-_polonia_barbosa-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2484/mocao_karllas_-_yasmin_vittoria-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2492/mocao_no_004-202520250904_16023072.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2493/mocao_no_005-202520250904_16034611.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2494/mocao_no_006-202520250904_16043328.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2495/mocao_no_007-202520250904_16053581.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2496/mocao_no_008-202520250904_16065252.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2497/mocao_no_009-202520250904_16073372.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2498/mocao_no_010_-_202520250904_16085061.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2524/of_228-202520251006_17313060.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio_003-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio_004-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2390/projeto_de_decreto_legislativo__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2402/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2403/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2405/decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2415/pdl_ademir_cardoso_005-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_dec_006-2025_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2446/prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2447/prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_decreto_legislativo_jeferson_santos_010-202520251104_14245412.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2550/pdl_013-202520251202_08054234.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2551/pdl_014-2025_pigmeu20251202_10240914.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2554/pdl_15-202520251203_16563338.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2559/pdl_016-202520251212_16410057.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2432/plc_substituto_102-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2435/plc_105-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2339/pl._exec._com._no101_-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2436/pl__comp_103-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_lc_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2512/projeto_lc_106-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2533/projeto_complementar_10720251031_15243993.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2304/pl._1452-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2359/projeto_de_lei_no_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_lei_no_1463-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2361/projeto_de_lei_no_1.464-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_no_1469-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_mazim_1.470-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei_1.475-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2411/projeto_de_lei_1481_-_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_de_lei_1485-2025_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2434/pl_1486-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_1487-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2462/projeto_de_lei_1491_pigmeu.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2467/pl_1492-202520250808_15434191.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_1503-202520250905_16154496.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2519/projeto_de_lei_no_1505-202520251003_18221247.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2558/projeto_1518-2025_karllas20251204_15243255.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2312/pl._exec._1.453-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2307/pl._exec._1.454-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2308/pl._exec._1.455-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2309/pl._exec._1.456-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2310/pl._exec._1.457-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2311/pl._exec._1.458-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2337/pl._exec._1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2344/pl._exec.._1.460-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2358/projeto_de_lei_no_1.461-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_no_1465-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2389/projeto_de_lei_no_1466-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2363/projeto_de_lei_no_1467-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2364/projeto_de_lei_no_1468-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2380/preojeto_de_lei_no_1471-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_no_1473-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_no_1474-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2406/projeto_de_lei_1476-_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_1477-_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_1478-_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_1479-_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2410/projeto_de_lei_1480-_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_no_1482-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei_1483-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2424/projeto_1484-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_1488-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2460/projeto_de_lei_1489-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_1490-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2469/pl_1493-202520250815_18272854.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2471/pl_1494-202520250812_19190530.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2468/pl_1495-202520250815_18253487.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2472/pl._1.496-2025_provimento_cargo_gestor_escolar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2470/pl_1497-202520250815_18190552.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_lei_1498-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_1499-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2487/projeto_1500-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_1501-202520250903_17013632.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_1502-202520250903_17092813.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_no_1504-202520251003_18301825.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2531/projeto_1506.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2523/1508-202520251006_17081938.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2518/projeto_de_lei_1509-202520251007_08120158.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_no_1510-202520251002_16385800.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_no_1511-202520251002_16400314.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2520/projeto_de_lei_no_1512-202520251003_18263126.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2544/1513-202520251107_16534002.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2532/projeto_151420251031_15221282.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2542/1516-202520251107_15455284.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2546/1517-202520251202_16193363.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2560/projeto_de_lei_no_1519-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_1520-202520251223_11491759.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2299/pl._resol._001-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2305/pl._resol._002-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2306/pl._resol._003-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_resolucao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2548/projeto_de_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2303/pl._de_emenda_001-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2351/projeto_emenda_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2543/emenda_lei_organica_03-202520251107_17320094.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2466/pl_subst_1466-202520250816_12411213.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_substituto_no_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2490/veto_no_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2527/denuncia_jeronimo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5281,4734 +5287,4734 @@
       </c>
       <c r="H78" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>258</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>259</v>
       </c>
       <c r="D79" t="s">
         <v>243</v>
       </c>
       <c r="E79" t="s">
         <v>244</v>
       </c>
       <c r="F79" t="s">
         <v>245</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>14</v>
+        <v>260</v>
       </c>
       <c r="H79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D80" t="s">
         <v>243</v>
       </c>
       <c r="E80" t="s">
         <v>244</v>
       </c>
       <c r="F80" t="s">
         <v>52</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H80" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D81" t="s">
         <v>243</v>
       </c>
       <c r="E81" t="s">
         <v>244</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H81" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D82" t="s">
         <v>243</v>
       </c>
       <c r="E82" t="s">
         <v>244</v>
       </c>
       <c r="F82" t="s">
         <v>52</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H82" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D83" t="s">
         <v>243</v>
       </c>
       <c r="E83" t="s">
         <v>244</v>
       </c>
       <c r="F83" t="s">
         <v>245</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="H83" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D84" t="s">
         <v>243</v>
       </c>
       <c r="E84" t="s">
         <v>244</v>
       </c>
       <c r="F84" t="s">
         <v>245</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H84" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D85" t="s">
         <v>243</v>
       </c>
       <c r="E85" t="s">
         <v>244</v>
       </c>
       <c r="F85" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H85" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D86" t="s">
         <v>243</v>
       </c>
       <c r="E86" t="s">
         <v>244</v>
       </c>
       <c r="F86" t="s">
         <v>245</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H86" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D87" t="s">
         <v>243</v>
       </c>
       <c r="E87" t="s">
         <v>244</v>
       </c>
       <c r="F87" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H87" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D88" t="s">
         <v>243</v>
       </c>
       <c r="E88" t="s">
         <v>244</v>
       </c>
       <c r="F88" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H88" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D89" t="s">
         <v>243</v>
       </c>
       <c r="E89" t="s">
         <v>244</v>
       </c>
       <c r="F89" t="s">
         <v>245</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H89" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D90" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E90" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F90" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H90" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D91" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E91" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F91" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H91" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D92" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E92" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F92" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H92" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D93" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E93" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F93" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="H93" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D94" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E94" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F94" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H94" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D95" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E95" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F95" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H95" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D96" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E96" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F96" t="s">
         <v>245</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H96" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D97" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E97" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F97" t="s">
         <v>250</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H97" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D98" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E98" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F98" t="s">
         <v>250</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="H98" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D99" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E99" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F99" t="s">
         <v>250</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H99" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D100" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E100" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F100" t="s">
         <v>250</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="H100" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>242</v>
       </c>
       <c r="D101" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E101" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F101" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H101" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>249</v>
       </c>
       <c r="D102" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E102" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F102" t="s">
         <v>250</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="H102" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>254</v>
       </c>
       <c r="D103" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E103" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F103" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="H103" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>259</v>
       </c>
       <c r="D104" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E104" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F104" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H104" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D105" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E105" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F105" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H105" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D106" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E106" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F106" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="H106" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D107" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E107" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F107" t="s">
         <v>250</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="H107" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D108" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E108" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F108" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="H108" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D109" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E109" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F109" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="H109" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D110" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E110" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F110" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="H110" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D111" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E111" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F111" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="H111" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E112" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F112" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="H112" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D113" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E113" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F113" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="H113" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D114" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E114" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F114" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="H114" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D115" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E115" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F115" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H115" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D116" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E116" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F116" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="H116" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D117" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E117" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F117" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="H117" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D118" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E118" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F118" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="H118" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D119" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E119" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F119" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="H119" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D120" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E120" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F120" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="H120" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D121" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E121" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F121" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H121" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D122" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E122" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F122" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H122" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D123" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E123" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F123" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="H123" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D124" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E124" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F124" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="H124" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D125" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E125" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F125" t="s">
         <v>250</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H125" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D126" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E126" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F126" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="H126" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D127" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E127" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F127" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="H127" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D128" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E128" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F128" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="H128" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D129" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E129" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F129" t="s">
         <v>250</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="H129" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D130" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E130" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F130" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H130" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D131" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E131" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F131" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="H131" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D132" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E132" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F132" t="s">
         <v>250</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H132" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D133" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E133" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F133" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H133" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D134" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E134" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F134" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H134" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="D135" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E135" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F135" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H135" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="D136" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E136" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F136" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H136" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D137" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E137" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F137" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H137" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D138" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E138" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F138" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="H138" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D139" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E139" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F139" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="H139" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="D140" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E140" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F140" t="s">
         <v>52</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="H140" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D141" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E141" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="H141" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D142" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E142" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F142" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="H142" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D143" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E143" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F143" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H143" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D144" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E144" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F144" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="H144" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D145" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E145" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F145" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="H145" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D146" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E146" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F146" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="H146" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D147" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E147" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F147" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="H147" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D148" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E148" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F148" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="H148" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D149" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E149" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F149" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H149" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D150" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E150" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F150" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="H150" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D151" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E151" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F151" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="H151" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D152" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="E152" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="F152" t="s">
         <v>52</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H152" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>542</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>543</v>
+      </c>
+      <c r="D153" t="s">
+        <v>539</v>
+      </c>
+      <c r="E153" t="s">
         <v>540</v>
-      </c>
-[...10 lines deleted...]
-        <v>538</v>
       </c>
       <c r="F153" t="s">
         <v>52</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="H153" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D154" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E154" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F154" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H154" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D155" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E155" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F155" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="H155" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D156" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E156" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F156" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="H156" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D157" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E157" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F157" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H157" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D158" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E158" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F158" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="H158" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D159" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E159" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F159" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="H159" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D160" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E160" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F160" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="H160" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D161" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E161" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F161" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="H161" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D162" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E162" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F162" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H162" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D163" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E163" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="H163" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D164" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E164" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="H164" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D165" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E165" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="H165" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D166" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E166" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F166" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H166" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D167" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E167" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F167" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="H167" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D168" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E168" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F168" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H168" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>242</v>
       </c>
       <c r="D169" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E169" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F169" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>249</v>
       </c>
       <c r="D170" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E170" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F170" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="H170" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>254</v>
       </c>
       <c r="D171" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E171" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F171" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="H171" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>259</v>
       </c>
       <c r="D172" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E172" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F172" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="H172" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D173" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="E173" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F173" t="s">
         <v>250</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="H173" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D174" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E174" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F174" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="H174" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D175" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E175" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F175" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="H175" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="D176" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E176" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F176" t="s">
         <v>52</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="H176" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="D177" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E177" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F177" t="s">
         <v>52</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="H177" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="D178" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E178" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F178" t="s">
         <v>52</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="H178" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D179" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E179" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F179" t="s">
         <v>52</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="H179" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D180" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E180" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F180" t="s">
         <v>52</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="H180" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D181" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E181" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="H181" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D182" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E182" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F182" t="s">
         <v>245</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="H182" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="D183" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E183" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F183" t="s">
         <v>245</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="H183" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D184" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E184" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F184" t="s">
         <v>250</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="H184" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D185" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E185" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F185" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H185" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D186" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E186" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F186" t="s">
         <v>250</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="H186" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D187" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E187" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F187" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="H187" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D188" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E188" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="H188" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D189" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E189" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="H189" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="D190" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E190" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F190" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="H190" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="D191" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E191" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="H191" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D192" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E192" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F192" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="H192" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D193" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E193" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="H193" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="D194" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E194" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F194" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="H194" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D195" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E195" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F195" t="s">
         <v>250</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="H195" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D196" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E196" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="F196" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="H196" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D197" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E197" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F197" t="s">
         <v>52</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H197" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D198" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E198" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F198" t="s">
         <v>52</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="H198" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D199" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E199" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F199" t="s">
         <v>52</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="H199" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D200" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E200" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F200" t="s">
         <v>52</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H200" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D201" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E201" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F201" t="s">
         <v>52</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="H201" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D202" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E202" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F202" t="s">
         <v>52</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="H202" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D203" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E203" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F203" t="s">
         <v>52</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="H203" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D204" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E204" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F204" t="s">
         <v>52</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="H204" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D205" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E205" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F205" t="s">
         <v>52</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="H205" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="D206" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E206" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F206" t="s">
         <v>52</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="H206" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D207" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E207" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F207" t="s">
         <v>52</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="H207" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D208" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E208" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F208" t="s">
         <v>52</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="H208" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D209" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E209" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F209" t="s">
         <v>52</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H209" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D210" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E210" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F210" t="s">
         <v>52</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="H210" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D211" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E211" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F211" t="s">
         <v>52</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="H211" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D212" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E212" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F212" t="s">
         <v>52</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="H212" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="D213" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E213" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F213" t="s">
         <v>52</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="H213" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D214" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E214" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F214" t="s">
         <v>52</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="H214" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D215" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E215" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F215" t="s">
         <v>52</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="H215" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="D216" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E216" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F216" t="s">
         <v>52</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="H216" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D217" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E217" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F217" t="s">
         <v>52</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="H217" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D218" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E218" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F218" t="s">
         <v>52</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H218" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D219" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E219" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F219" t="s">
         <v>52</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="H219" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D220" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E220" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F220" t="s">
         <v>52</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="H220" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="D221" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E221" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F221" t="s">
         <v>52</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="H221" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="D222" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E222" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F222" t="s">
         <v>52</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="H222" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="D223" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E223" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F223" t="s">
         <v>52</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="H223" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="D224" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E224" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F224" t="s">
         <v>52</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="H224" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="D225" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E225" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F225" t="s">
         <v>52</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="H225" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="D226" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E226" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F226" t="s">
         <v>52</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="H226" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D227" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E227" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F227" t="s">
         <v>52</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="H227" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="D228" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E228" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F228" t="s">
         <v>52</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="H228" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="D229" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E229" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F229" t="s">
         <v>52</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="H229" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="D230" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E230" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F230" t="s">
         <v>52</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="H230" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="D231" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E231" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F231" t="s">
         <v>52</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="H231" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="D232" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E232" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F232" t="s">
         <v>52</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="H232" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="D233" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E233" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F233" t="s">
         <v>52</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="H233" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D234" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E234" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F234" t="s">
         <v>52</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H234" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="D235" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E235" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F235" t="s">
         <v>52</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="H235" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="D236" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E236" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F236" t="s">
         <v>52</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="H236" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="D237" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E237" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F237" t="s">
         <v>52</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H237" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="D238" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E238" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F238" t="s">
         <v>52</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="H238" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D239" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E239" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F239" t="s">
         <v>52</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="H239" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D240" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E240" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F240" t="s">
         <v>52</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="H240" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="D241" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E241" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F241" t="s">
         <v>52</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="H241" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D242" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E242" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F242" t="s">
         <v>52</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="H242" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="D243" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E243" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F243" t="s">
         <v>52</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="H243" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="D244" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E244" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F244" t="s">
         <v>52</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="H244" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="D245" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E245" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F245" t="s">
         <v>52</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="H245" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="D246" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E246" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F246" t="s">
         <v>52</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="H246" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="D247" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E247" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F247" t="s">
         <v>52</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="H247" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D248" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E248" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F248" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="H248" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D249" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E249" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F249" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="H249" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D250" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E250" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F250" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="H250" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D251" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E251" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F251" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="H251" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D252" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E252" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F252" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="H252" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D253" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="E253" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="F253" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="H253" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D254" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="E254" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="F254" t="s">
         <v>52</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="H254" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D255" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="E255" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="F255" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="H255" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="D256" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="E256" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="F256" t="s">
         <v>52</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="H256" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D257" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="E257" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="F257" t="s">
         <v>52</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="H257" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D258" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="E258" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="F258" t="s">
         <v>52</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="H258" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D259" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="E259" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="F259" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="H259" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>