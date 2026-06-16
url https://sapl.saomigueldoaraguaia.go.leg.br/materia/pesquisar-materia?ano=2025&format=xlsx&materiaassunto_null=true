--- v1 (2026-04-22)
+++ v2 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2072" uniqueCount="954">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2080" uniqueCount="957">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -292,50 +292,59 @@
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 804 De 18 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 805 DE 18 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 806 DE 23 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>807</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 807 DE 23 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>808</t>
   </si>
   <si>
     <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 808 DE 23 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Ordinária </t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2848 DE 04 DE FEVEREIRO DE 2025</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>2849</t>
   </si>
@@ -3219,56 +3228,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2394/extraordinaria_14-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2473/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2474/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2354/emenda_supressiva_no_12-2025_pl._1.452-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2385/emenda_no_13.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2386/emenda_no_14.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2387/emenda_modificativa_15_ploex_147220260330_14524227.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2396/emenda_aditiva_no_16_1461.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2395/emenda_aditiva_no_17_1474.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2420/emenda_18-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2463/emenda_modificativa_19_plc_10420260330_14493775.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2476/emenda_27-08-202520250828_09091402.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2503/emenda_no_21-202520250916_14282994.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2526/emenda-_22-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2553/emenda_23-202520251203_08584871.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2561/emenda_024-202520251218_14380300.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2562/emenda_025-202520251218_14353516.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2296/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2297/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_no_005_-_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2302/indicacao_no_006_-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_23-2025_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_025-2025_-_estadio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_serginho__28_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_prof._pigmeu_30_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_prof._pigmeu_31_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_032-2025_karllas_potencio20250506_10551270.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_033-2025_karllas_potencio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_35_karllas_batista2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_36_mazim_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_040-2025_mazim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_041-2025_sula.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_43_mazim.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_0452025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_04620251001_17214919.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_04720251002_16353424.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_050-2025_pigmeu20251202_10223057.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2508/lei__1222-202520251001_14055735.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2507/lei__1225-202520251001_10272352.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_karllas_-_luciana_silva-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2483/mocao_karllas_-_polonia_barbosa-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2484/mocao_karllas_-_yasmin_vittoria-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2492/mocao_no_004-202520250904_16023072.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2493/mocao_no_005-202520250904_16034611.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2494/mocao_no_006-202520250904_16043328.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2495/mocao_no_007-202520250904_16053581.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2496/mocao_no_008-202520250904_16065252.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2497/mocao_no_009-202520250904_16073372.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2498/mocao_no_010_-_202520250904_16085061.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2524/of_228-202520251006_17313060.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio_003-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio_004-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2390/projeto_de_decreto_legislativo__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2402/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2403/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2405/decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2415/pdl_ademir_cardoso_005-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_dec_006-2025_.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2446/prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2447/prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_decreto_legislativo_jeferson_santos_010-202520251104_14245412.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2550/pdl_013-202520251202_08054234.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2551/pdl_014-2025_pigmeu20251202_10240914.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2554/pdl_15-202520251203_16563338.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2559/pdl_016-202520251212_16410057.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2432/plc_substituto_102-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2435/plc_105-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2339/pl._exec._com._no101_-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2436/pl__comp_103-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_lc_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2512/projeto_lc_106-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2533/projeto_complementar_10720251031_15243993.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2304/pl._1452-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2359/projeto_de_lei_no_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_lei_no_1463-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2361/projeto_de_lei_no_1.464-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_no_1469-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_mazim_1.470-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei_1.475-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2411/projeto_de_lei_1481_-_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_de_lei_1485-2025_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2434/pl_1486-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_1487-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2462/projeto_de_lei_1491_pigmeu.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2467/pl_1492-202520250808_15434191.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_1503-202520250905_16154496.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2519/projeto_de_lei_no_1505-202520251003_18221247.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2558/projeto_1518-2025_karllas20251204_15243255.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2312/pl._exec._1.453-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2307/pl._exec._1.454-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2308/pl._exec._1.455-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2309/pl._exec._1.456-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2310/pl._exec._1.457-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2311/pl._exec._1.458-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2337/pl._exec._1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2344/pl._exec.._1.460-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2358/projeto_de_lei_no_1.461-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_no_1465-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2389/projeto_de_lei_no_1466-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2363/projeto_de_lei_no_1467-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2364/projeto_de_lei_no_1468-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2380/preojeto_de_lei_no_1471-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_no_1473-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_no_1474-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2406/projeto_de_lei_1476-_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_1477-_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_1478-_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_1479-_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2410/projeto_de_lei_1480-_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_no_1482-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei_1483-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2424/projeto_1484-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_1488-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2460/projeto_de_lei_1489-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_1490-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2469/pl_1493-202520250815_18272854.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2471/pl_1494-202520250812_19190530.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2468/pl_1495-202520250815_18253487.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2472/pl._1.496-2025_provimento_cargo_gestor_escolar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2470/pl_1497-202520250815_18190552.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_lei_1498-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_1499-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2487/projeto_1500-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_1501-202520250903_17013632.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_1502-202520250903_17092813.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_no_1504-202520251003_18301825.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2531/projeto_1506.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2523/1508-202520251006_17081938.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2518/projeto_de_lei_1509-202520251007_08120158.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_no_1510-202520251002_16385800.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_no_1511-202520251002_16400314.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2520/projeto_de_lei_no_1512-202520251003_18263126.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2544/1513-202520251107_16534002.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2532/projeto_151420251031_15221282.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2542/1516-202520251107_15455284.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2546/1517-202520251202_16193363.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2560/projeto_de_lei_no_1519-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_1520-202520251223_11491759.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2299/pl._resol._001-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2305/pl._resol._002-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2306/pl._resol._003-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_resolucao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2548/projeto_de_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2303/pl._de_emenda_001-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2351/projeto_emenda_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2543/emenda_lei_organica_03-202520251107_17320094.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2466/pl_subst_1466-202520250816_12411213.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_substituto_no_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2490/veto_no_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2527/denuncia_jeronimo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2394/extraordinaria_14-04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2473/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2474/ata_extraordinaria_27-08-202520251029_15503179.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2354/emenda_supressiva_no_12-2025_pl._1.452-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2385/emenda_no_13.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2386/emenda_no_14.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2387/emenda_modificativa_15_ploex_147220260330_14524227.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2396/emenda_aditiva_no_16_1461.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2395/emenda_aditiva_no_17_1474.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2420/emenda_18-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2463/emenda_modificativa_19_plc_10420260330_14493775.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2476/emenda_27-08-202520250828_09091402.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2503/emenda_no_21-202520250916_14282994.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2526/emenda-_22-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2553/emenda_23-202520251203_08584871.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2561/emenda_024-202520251218_14380300.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2562/emenda_025-202520251218_14353516.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2295/indicacao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2296/indicacao_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2297/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2298/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2301/indicacao_no_005_-_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2302/indicacao_no_006_-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2313/indicacao_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2316/indicacao_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2317/indicacao_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2318/indicacao_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2327/indicacao_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2319/indicacao_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2322/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2323/indicacao_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2324/indicacao_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2325/indicacao_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2326/indicacao_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2329/indicacao_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2330/indicacao_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2331/indicacao_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2347/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2348/indicacao_no_23-2025_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2353/indicacao_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2355/indicacao_no_025-2025_-_estadio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2356/indicacao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2374/indicacao_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2375/indicacao_serginho__28_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2376/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2382/indicacao_prof._pigmeu_30_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2383/indicacao_prof._pigmeu_31_04-04-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2413/indicacao_032-2025_karllas_potencio20250506_10551270.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2418/indicacao_033-2025_karllas_potencio.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2419/indicacao_034-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2429/indicacao_no_35_karllas_batista2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2428/indicacao_no_36_mazim_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2437/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2438/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2439/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2444/indicacao_040-2025_mazim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2445/indicacao_041-2025_sula.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2449/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_43_mazim.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_0452025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_04620251001_17214919.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_04720251002_16353424.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2537/indicacao_048-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2538/indicacao_049-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2547/indicacao_050-2025_pigmeu20251202_10223057.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2508/lei__1222-202520251001_14055735.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2507/lei__1225-202520251001_10272352.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_karllas_-_luciana_silva-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2483/mocao_karllas_-_polonia_barbosa-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2484/mocao_karllas_-_yasmin_vittoria-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2492/mocao_no_004-202520250904_16023072.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2493/mocao_no_005-202520250904_16034611.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2494/mocao_no_006-202520250904_16043328.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2495/mocao_no_007-202520250904_16053581.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2496/mocao_no_008-202520250904_16065252.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2497/mocao_no_009-202520250904_16073372.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2498/mocao_no_010_-_202520250904_16085061.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2524/of_228-202520251006_17313060.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio_002-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio_003-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio_004-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2390/projeto_de_decreto_legislativo__no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2402/decreto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2403/decreto_legislativo_003.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2405/decreto_legislativo_004-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2415/pdl_ademir_cardoso_005-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2430/projeto_de_dec_006-2025_.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2446/prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2447/prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2535/projeto_de_decreto_legislativo_jeferson_santos_010-202520251104_14245412.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2550/pdl_013-202520251202_08054234.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2551/pdl_014-2025_pigmeu20251202_10240914.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2554/pdl_15-202520251203_16563338.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2559/pdl_016-202520251212_16410057.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2432/plc_substituto_102-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2435/plc_105-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2339/pl._exec._com._no101_-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2436/pl__comp_103-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_lc_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2512/projeto_lc_106-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2533/projeto_complementar_10720251031_15243993.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2304/pl._1452-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2359/projeto_de_lei_no_1.462-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_lei_no_1463-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2361/projeto_de_lei_no_1.464-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2377/projeto_de_lei_no_1469-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2378/projeto_mazim_1.470-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei_1.475-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2411/projeto_de_lei_1481_-_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2431/projeto_de_lei_1485-2025_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2434/pl_1486-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_1487-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2462/projeto_de_lei_1491_pigmeu.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2467/pl_1492-202520250808_15434191.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_1503-202520250905_16154496.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2519/projeto_de_lei_no_1505-202520251003_18221247.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2558/projeto_1518-2025_karllas20251204_15243255.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2312/pl._exec._1.453-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2307/pl._exec._1.454-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2308/pl._exec._1.455-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2309/pl._exec._1.456-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2310/pl._exec._1.457-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2311/pl._exec._1.458-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2337/pl._exec._1.459-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2344/pl._exec.._1.460-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2358/projeto_de_lei_no_1.461-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2362/projeto_de_lei_no_1465-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2389/projeto_de_lei_no_1466-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2363/projeto_de_lei_no_1467-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2364/projeto_de_lei_no_1468-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2380/preojeto_de_lei_no_1471-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2379/projeto_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2392/projeto_de_lei_no_1473-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2393/projeto_de_lei_no_1474-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2406/projeto_de_lei_1476-_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_1477-_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2408/projeto_de_lei_1478-_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2409/projeto_de_lei_1479-_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2410/projeto_de_lei_1480-_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2453/projeto_no_1482-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei_1483-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2424/projeto_1484-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2458/projeto_de_lei_1488-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2460/projeto_de_lei_1489-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2459/projeto_de_lei_1490-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2469/pl_1493-202520250815_18272854.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2471/pl_1494-202520250812_19190530.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2468/pl_1495-202520250815_18253487.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2472/pl._1.496-2025_provimento_cargo_gestor_escolar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2470/pl_1497-202520250815_18190552.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2480/projeto_de_lei_1498-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2481/projeto_1499-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2487/projeto_1500-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_1501-202520250903_17013632.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2489/pl_1502-202520250903_17092813.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei_no_1504-202520251003_18301825.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2531/projeto_1506.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2523/1508-202520251006_17081938.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2518/projeto_de_lei_1509-202520251007_08120158.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2515/projeto_de_lei_no_1510-202520251002_16385800.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2516/projeto_de_lei_no_1511-202520251002_16400314.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2520/projeto_de_lei_no_1512-202520251003_18263126.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2544/1513-202520251107_16534002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2532/projeto_151420251031_15221282.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2542/1516-202520251107_15455284.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2546/1517-202520251202_16193363.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2560/projeto_de_lei_no_1519-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2564/projeto_1520-202520251223_11491759.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2299/pl._resol._001-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2305/pl._resol._002-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2306/pl._resol._003-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_resolucao_004-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2548/projeto_de_resolucao_005-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2303/pl._de_emenda_001-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2351/projeto_emenda_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2543/emenda_lei_organica_03-202520251107_17320094.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2466/pl_subst_1466-202520250816_12411213.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2384/projeto_substituto_no_1472-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2490/veto_no_001-2025_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2025/2527/denuncia_jeronimo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H259"/>
+  <dimension ref="A1:H260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="155.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3952,6069 +3961,6095 @@
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" t="s">
         <v>100</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="E29" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>103</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E30" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E31" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>109</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>110</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E32" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>112</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>113</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E33" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>115</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E34" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F34" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>118</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>119</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>121</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E36" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>124</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>125</v>
       </c>
       <c r="D37" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E37" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>127</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>128</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>130</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>131</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E39" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>133</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>134</v>
       </c>
       <c r="D40" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E40" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>136</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>137</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E41" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>139</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E42" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>142</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>143</v>
       </c>
       <c r="D43" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E43" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>145</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>146</v>
       </c>
       <c r="D44" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E44" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>148</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>149</v>
       </c>
       <c r="D45" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E45" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>151</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>152</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E46" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>154</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>155</v>
       </c>
       <c r="D47" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E47" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>157</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>158</v>
       </c>
       <c r="D48" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E48" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>160</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>161</v>
       </c>
       <c r="D49" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E49" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>163</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>164</v>
       </c>
       <c r="D50" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E50" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>166</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>167</v>
       </c>
       <c r="D51" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E51" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>169</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>170</v>
       </c>
       <c r="D52" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E52" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>172</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>173</v>
       </c>
       <c r="D53" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E53" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>175</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>176</v>
       </c>
       <c r="D54" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E54" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>178</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>179</v>
       </c>
       <c r="D55" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E55" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>181</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>182</v>
       </c>
       <c r="D56" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E56" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>184</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>185</v>
       </c>
       <c r="D57" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E57" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>187</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>188</v>
       </c>
       <c r="D58" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E58" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>190</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>191</v>
       </c>
       <c r="D59" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E59" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>193</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>194</v>
       </c>
       <c r="D60" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E60" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>196</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>197</v>
       </c>
       <c r="D61" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E61" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>199</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>200</v>
       </c>
       <c r="D62" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E62" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>202</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>203</v>
       </c>
       <c r="D63" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E63" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>205</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>206</v>
       </c>
       <c r="D64" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E64" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>208</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>209</v>
       </c>
       <c r="D65" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E65" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>211</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>212</v>
       </c>
       <c r="D66" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E66" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>214</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>215</v>
       </c>
       <c r="D67" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E67" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>217</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>218</v>
       </c>
       <c r="D68" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E68" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>220</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>221</v>
       </c>
       <c r="D69" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E69" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>223</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>224</v>
       </c>
       <c r="D70" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E70" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>226</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>227</v>
       </c>
       <c r="D71" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E71" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>229</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>230</v>
       </c>
       <c r="D72" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E72" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>232</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>233</v>
       </c>
       <c r="D73" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E73" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H73" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>235</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>236</v>
       </c>
       <c r="D74" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E74" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>238</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>239</v>
       </c>
       <c r="D75" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E75" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H75" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>241</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>242</v>
       </c>
       <c r="D76" t="s">
+        <v>100</v>
+      </c>
+      <c r="E76" t="s">
+        <v>101</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>244</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>245</v>
+      </c>
+      <c r="D77" t="s">
+        <v>246</v>
+      </c>
+      <c r="E77" t="s">
+        <v>247</v>
+      </c>
+      <c r="F77" t="s">
         <v>248</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="G77" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D77" t="s">
-[...5 lines deleted...]
-      <c r="F77" t="s">
+      <c r="H77" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>251</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>252</v>
+      </c>
+      <c r="D78" t="s">
+        <v>246</v>
+      </c>
+      <c r="E78" t="s">
+        <v>247</v>
+      </c>
+      <c r="F78" t="s">
         <v>253</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="G78" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="D78" t="s">
-[...5 lines deleted...]
-      <c r="F78" t="s">
+      <c r="H78" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>256</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>257</v>
+      </c>
+      <c r="D79" t="s">
+        <v>246</v>
+      </c>
+      <c r="E79" t="s">
+        <v>247</v>
+      </c>
+      <c r="F79" t="s">
         <v>258</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="G79" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="D79" t="s">
-[...8 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>261</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>262</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
+        <v>246</v>
+      </c>
+      <c r="E80" t="s">
+        <v>247</v>
+      </c>
+      <c r="F80" t="s">
+        <v>248</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D80" t="s">
-[...8 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>265</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>266</v>
       </c>
-      <c r="B81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D81" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E81" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F81" t="s">
         <v>52</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H81" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>270</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E82" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F82" t="s">
         <v>52</v>
       </c>
       <c r="G82" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H82" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>273</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>274</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>246</v>
+      </c>
+      <c r="E83" t="s">
+        <v>247</v>
+      </c>
+      <c r="F83" t="s">
+        <v>52</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="D83" t="s">
-[...8 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>277</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>278</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>246</v>
+      </c>
+      <c r="E84" t="s">
+        <v>247</v>
+      </c>
+      <c r="F84" t="s">
+        <v>248</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="D84" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>281</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>282</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>246</v>
+      </c>
+      <c r="E85" t="s">
+        <v>247</v>
+      </c>
+      <c r="F85" t="s">
+        <v>248</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="D85" t="s">
-[...5 lines deleted...]
-      <c r="F85" t="s">
+      <c r="H85" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>285</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>286</v>
+      </c>
+      <c r="D86" t="s">
+        <v>246</v>
+      </c>
+      <c r="E86" t="s">
+        <v>247</v>
+      </c>
+      <c r="F86" t="s">
         <v>287</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="G86" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="D86" t="s">
-[...8 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>290</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>291</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>246</v>
+      </c>
+      <c r="E87" t="s">
+        <v>247</v>
+      </c>
+      <c r="F87" t="s">
+        <v>248</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D87" t="s">
-[...5 lines deleted...]
-      <c r="F87" t="s">
+      <c r="H87" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>294</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>295</v>
+      </c>
+      <c r="D88" t="s">
+        <v>246</v>
+      </c>
+      <c r="E88" t="s">
+        <v>247</v>
+      </c>
+      <c r="F88" t="s">
         <v>296</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="G88" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D88" t="s">
-[...8 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>299</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>300</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
+        <v>246</v>
+      </c>
+      <c r="E89" t="s">
+        <v>247</v>
+      </c>
+      <c r="F89" t="s">
+        <v>287</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D89" t="s">
-[...8 lines deleted...]
-      <c r="G89" s="1" t="s">
+      <c r="H89" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>303</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>304</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
+        <v>246</v>
+      </c>
+      <c r="E90" t="s">
+        <v>247</v>
+      </c>
+      <c r="F90" t="s">
+        <v>248</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D90" t="s">
+      <c r="H90" t="s">
         <v>306</v>
-      </c>
-[...10 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>307</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>308</v>
+      </c>
+      <c r="D91" t="s">
+        <v>309</v>
+      </c>
+      <c r="E91" t="s">
+        <v>310</v>
+      </c>
+      <c r="F91" t="s">
         <v>311</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="G91" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="D91" t="s">
-[...8 lines deleted...]
-      <c r="G91" s="1" t="s">
+      <c r="H91" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>314</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>315</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>309</v>
+      </c>
+      <c r="E92" t="s">
+        <v>310</v>
+      </c>
+      <c r="F92" t="s">
+        <v>311</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D92" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>318</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>319</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
+        <v>309</v>
+      </c>
+      <c r="E93" t="s">
+        <v>310</v>
+      </c>
+      <c r="F93" t="s">
+        <v>311</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="D93" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>322</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>323</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>309</v>
+      </c>
+      <c r="E94" t="s">
+        <v>310</v>
+      </c>
+      <c r="F94" t="s">
+        <v>311</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="D94" t="s">
-[...8 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>326</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>327</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
+        <v>309</v>
+      </c>
+      <c r="E95" t="s">
+        <v>310</v>
+      </c>
+      <c r="F95" t="s">
+        <v>311</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="D95" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>330</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>331</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>309</v>
+      </c>
+      <c r="E96" t="s">
+        <v>310</v>
+      </c>
+      <c r="F96" t="s">
+        <v>311</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>334</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>335</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>309</v>
+      </c>
+      <c r="E97" t="s">
+        <v>310</v>
+      </c>
+      <c r="F97" t="s">
+        <v>248</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="D97" t="s">
-[...8 lines deleted...]
-      <c r="G97" s="1" t="s">
+      <c r="H97" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>338</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>339</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>309</v>
+      </c>
+      <c r="E98" t="s">
+        <v>310</v>
+      </c>
+      <c r="F98" t="s">
+        <v>253</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="D98" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>342</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>343</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>309</v>
+      </c>
+      <c r="E99" t="s">
+        <v>310</v>
+      </c>
+      <c r="F99" t="s">
+        <v>253</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="D99" t="s">
-[...8 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>346</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>347</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>309</v>
+      </c>
+      <c r="E100" t="s">
+        <v>310</v>
+      </c>
+      <c r="F100" t="s">
+        <v>253</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="D100" t="s">
-[...8 lines deleted...]
-      <c r="G100" s="1" t="s">
+      <c r="H100" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>350</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>351</v>
       </c>
-      <c r="B101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D101" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E101" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F101" t="s">
+        <v>253</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>354</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>245</v>
+      </c>
+      <c r="D102" t="s">
+        <v>309</v>
+      </c>
+      <c r="E102" t="s">
+        <v>310</v>
+      </c>
+      <c r="F102" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>356</v>
       </c>
       <c r="H102" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>358</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D103" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E103" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F103" t="s">
-        <v>352</v>
+        <v>253</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H103" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>361</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D104" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E104" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F104" t="s">
-        <v>293</v>
+        <v>355</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>362</v>
       </c>
       <c r="H104" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>364</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D105" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E105" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F105" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>365</v>
       </c>
       <c r="H105" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>367</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D106" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E106" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F106" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H106" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>370</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D107" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E107" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F107" t="s">
-        <v>250</v>
+        <v>296</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H107" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>373</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D108" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E108" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F108" t="s">
+        <v>253</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="G108" s="1" t="s">
+      <c r="H108" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>376</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>278</v>
+      </c>
+      <c r="D109" t="s">
+        <v>309</v>
+      </c>
+      <c r="E109" t="s">
+        <v>310</v>
+      </c>
+      <c r="F109" t="s">
         <v>377</v>
-      </c>
-[...13 lines deleted...]
-        <v>308</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H109" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>380</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D110" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E110" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F110" t="s">
-        <v>352</v>
+        <v>311</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>381</v>
       </c>
       <c r="H110" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>383</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D111" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E111" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F111" t="s">
-        <v>293</v>
+        <v>355</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>384</v>
       </c>
       <c r="H111" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>386</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D112" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E112" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F112" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H112" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>389</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="D113" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E113" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F113" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H113" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>392</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D114" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E114" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F114" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H114" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>395</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
+        <v>304</v>
+      </c>
+      <c r="D115" t="s">
+        <v>309</v>
+      </c>
+      <c r="E115" t="s">
+        <v>310</v>
+      </c>
+      <c r="F115" t="s">
+        <v>296</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="D115" t="s">
-[...8 lines deleted...]
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>398</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
         <v>399</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
+        <v>309</v>
+      </c>
+      <c r="E116" t="s">
+        <v>310</v>
+      </c>
+      <c r="F116" t="s">
+        <v>296</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="D116" t="s">
-[...5 lines deleted...]
-      <c r="F116" t="s">
+      <c r="H116" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>402</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>403</v>
+      </c>
+      <c r="D117" t="s">
+        <v>309</v>
+      </c>
+      <c r="E117" t="s">
+        <v>310</v>
+      </c>
+      <c r="F117" t="s">
         <v>404</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="G117" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="D117" t="s">
-[...8 lines deleted...]
-      <c r="G117" s="1" t="s">
+      <c r="H117" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>407</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
         <v>408</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
+        <v>309</v>
+      </c>
+      <c r="E118" t="s">
+        <v>310</v>
+      </c>
+      <c r="F118" t="s">
+        <v>404</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="D118" t="s">
-[...8 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>411</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
         <v>412</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
+        <v>309</v>
+      </c>
+      <c r="E119" t="s">
+        <v>310</v>
+      </c>
+      <c r="F119" t="s">
+        <v>296</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="D119" t="s">
-[...8 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>415</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
         <v>416</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>309</v>
+      </c>
+      <c r="E120" t="s">
+        <v>310</v>
+      </c>
+      <c r="F120" t="s">
+        <v>296</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="D120" t="s">
-[...8 lines deleted...]
-      <c r="G120" s="1" t="s">
+      <c r="H120" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>419</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
         <v>420</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>309</v>
+      </c>
+      <c r="E121" t="s">
+        <v>310</v>
+      </c>
+      <c r="F121" t="s">
+        <v>296</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="D121" t="s">
-[...8 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>423</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
         <v>424</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>309</v>
+      </c>
+      <c r="E122" t="s">
+        <v>310</v>
+      </c>
+      <c r="F122" t="s">
+        <v>377</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="D122" t="s">
-[...8 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>427</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>428</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123" t="s">
+        <v>309</v>
+      </c>
+      <c r="E123" t="s">
+        <v>310</v>
+      </c>
+      <c r="F123" t="s">
+        <v>377</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="D123" t="s">
-[...8 lines deleted...]
-      <c r="G123" s="1" t="s">
+      <c r="H123" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>431</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
         <v>432</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="D124" t="s">
+        <v>309</v>
+      </c>
+      <c r="E124" t="s">
+        <v>310</v>
+      </c>
+      <c r="F124" t="s">
+        <v>377</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="D124" t="s">
-[...8 lines deleted...]
-      <c r="G124" s="1" t="s">
+      <c r="H124" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>435</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
         <v>436</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="D125" t="s">
+        <v>309</v>
+      </c>
+      <c r="E125" t="s">
+        <v>310</v>
+      </c>
+      <c r="F125" t="s">
+        <v>377</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="D125" t="s">
-[...8 lines deleted...]
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>439</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
         <v>440</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
+        <v>309</v>
+      </c>
+      <c r="E126" t="s">
+        <v>310</v>
+      </c>
+      <c r="F126" t="s">
+        <v>253</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="D126" t="s">
-[...8 lines deleted...]
-      <c r="G126" s="1" t="s">
+      <c r="H126" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>443</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>444</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>309</v>
+      </c>
+      <c r="E127" t="s">
+        <v>310</v>
+      </c>
+      <c r="F127" t="s">
+        <v>377</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="D127" t="s">
-[...8 lines deleted...]
-      <c r="G127" s="1" t="s">
+      <c r="H127" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>447</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
         <v>448</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="D128" t="s">
+        <v>309</v>
+      </c>
+      <c r="E128" t="s">
+        <v>310</v>
+      </c>
+      <c r="F128" t="s">
+        <v>377</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="D128" t="s">
-[...8 lines deleted...]
-      <c r="G128" s="1" t="s">
+      <c r="H128" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>451</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
         <v>452</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="D129" t="s">
+        <v>309</v>
+      </c>
+      <c r="E129" t="s">
+        <v>310</v>
+      </c>
+      <c r="F129" t="s">
+        <v>377</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="D129" t="s">
-[...8 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>455</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
         <v>456</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="D130" t="s">
+        <v>309</v>
+      </c>
+      <c r="E130" t="s">
+        <v>310</v>
+      </c>
+      <c r="F130" t="s">
+        <v>253</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="D130" t="s">
-[...8 lines deleted...]
-      <c r="G130" s="1" t="s">
+      <c r="H130" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>459</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
         <v>460</v>
       </c>
-      <c r="B131" t="s">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="D131" t="s">
+        <v>309</v>
+      </c>
+      <c r="E131" t="s">
+        <v>310</v>
+      </c>
+      <c r="F131" t="s">
+        <v>311</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="D131" t="s">
-[...8 lines deleted...]
-      <c r="G131" s="1" t="s">
+      <c r="H131" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>463</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
         <v>464</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="D132" t="s">
+        <v>309</v>
+      </c>
+      <c r="E132" t="s">
+        <v>310</v>
+      </c>
+      <c r="F132" t="s">
+        <v>296</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="D132" t="s">
-[...8 lines deleted...]
-      <c r="G132" s="1" t="s">
+      <c r="H132" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>467</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
         <v>468</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
+        <v>309</v>
+      </c>
+      <c r="E133" t="s">
+        <v>310</v>
+      </c>
+      <c r="F133" t="s">
+        <v>253</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>469</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H133" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>471</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>472</v>
       </c>
       <c r="D134" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E134" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F134" t="s">
-        <v>308</v>
+        <v>377</v>
       </c>
       <c r="G134" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H134" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>474</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
         <v>475</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="D135" t="s">
+        <v>309</v>
+      </c>
+      <c r="E135" t="s">
+        <v>310</v>
+      </c>
+      <c r="F135" t="s">
+        <v>311</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="D135" t="s">
-[...8 lines deleted...]
-      <c r="G135" s="1" t="s">
+      <c r="H135" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>478</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
         <v>479</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="D136" t="s">
+        <v>309</v>
+      </c>
+      <c r="E136" t="s">
+        <v>310</v>
+      </c>
+      <c r="F136" t="s">
+        <v>311</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="D136" t="s">
-[...8 lines deleted...]
-      <c r="G136" s="1" t="s">
+      <c r="H136" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>482</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
         <v>483</v>
       </c>
-      <c r="B137" t="s">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="D137" t="s">
+        <v>309</v>
+      </c>
+      <c r="E137" t="s">
+        <v>310</v>
+      </c>
+      <c r="F137" t="s">
+        <v>377</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="D137" t="s">
-[...8 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>486</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
         <v>487</v>
       </c>
-      <c r="B138" t="s">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="D138" t="s">
+        <v>309</v>
+      </c>
+      <c r="E138" t="s">
+        <v>310</v>
+      </c>
+      <c r="F138" t="s">
+        <v>311</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="D138" t="s">
-[...8 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>490</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
         <v>491</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="D139" t="s">
+        <v>309</v>
+      </c>
+      <c r="E139" t="s">
+        <v>310</v>
+      </c>
+      <c r="F139" t="s">
+        <v>377</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D139" t="s">
-[...8 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>494</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
         <v>495</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="D140" t="s">
+        <v>309</v>
+      </c>
+      <c r="E140" t="s">
+        <v>310</v>
+      </c>
+      <c r="F140" t="s">
+        <v>296</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="D140" t="s">
+      <c r="H140" t="s">
         <v>497</v>
-      </c>
-[...10 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>498</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>499</v>
+      </c>
+      <c r="D141" t="s">
+        <v>500</v>
+      </c>
+      <c r="E141" t="s">
         <v>501</v>
-      </c>
-[...10 lines deleted...]
-        <v>498</v>
       </c>
       <c r="F141" t="s">
         <v>52</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H141" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>504</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
         <v>505</v>
       </c>
-      <c r="B142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142" t="s">
+        <v>500</v>
+      </c>
+      <c r="E142" t="s">
+        <v>501</v>
+      </c>
+      <c r="F142" t="s">
+        <v>52</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="E142" t="s">
+      <c r="H142" t="s">
         <v>507</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>508</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>308</v>
+      </c>
+      <c r="D143" t="s">
+        <v>509</v>
+      </c>
+      <c r="E143" t="s">
         <v>510</v>
       </c>
-      <c r="B143" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F143" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H143" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>513</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D144" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E144" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F144" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>514</v>
       </c>
       <c r="H144" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>516</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D145" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E145" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F145" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H145" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>519</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D146" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E146" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F146" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>520</v>
       </c>
       <c r="H146" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>522</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D147" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E147" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F147" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H147" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>525</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D148" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E148" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F148" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>526</v>
       </c>
       <c r="H148" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>528</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D149" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E149" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F149" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H149" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>531</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D150" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E150" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F150" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>532</v>
       </c>
       <c r="H150" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>534</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D151" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E151" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="F151" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H151" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>537</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
+        <v>347</v>
+      </c>
+      <c r="D152" t="s">
+        <v>509</v>
+      </c>
+      <c r="E152" t="s">
+        <v>510</v>
+      </c>
+      <c r="F152" t="s">
+        <v>377</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="D152" t="s">
+      <c r="H152" t="s">
         <v>539</v>
-      </c>
-[...10 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>540</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>541</v>
+      </c>
+      <c r="D153" t="s">
         <v>542</v>
       </c>
-      <c r="B153" t="s">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="E153" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F153" t="s">
         <v>52</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H153" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>545</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
         <v>546</v>
       </c>
-      <c r="B154" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D154" t="s">
+        <v>542</v>
+      </c>
+      <c r="E154" t="s">
+        <v>543</v>
+      </c>
+      <c r="F154" t="s">
+        <v>52</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="E154" t="s">
+      <c r="H154" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>549</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>308</v>
+      </c>
+      <c r="D155" t="s">
+        <v>550</v>
+      </c>
+      <c r="E155" t="s">
         <v>551</v>
-      </c>
-[...10 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F155" t="s">
         <v>552</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>554</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>315</v>
+      </c>
+      <c r="D156" t="s">
+        <v>550</v>
+      </c>
+      <c r="E156" t="s">
+        <v>551</v>
+      </c>
+      <c r="F156" t="s">
         <v>555</v>
-      </c>
-[...13 lines deleted...]
-        <v>293</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>556</v>
       </c>
       <c r="H156" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>558</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D157" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="E157" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="F157" t="s">
+        <v>296</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="G157" s="1" t="s">
+      <c r="H157" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>561</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>323</v>
+      </c>
+      <c r="D158" t="s">
+        <v>550</v>
+      </c>
+      <c r="E158" t="s">
+        <v>551</v>
+      </c>
+      <c r="F158" t="s">
         <v>562</v>
       </c>
-      <c r="B158" t="s">
-[...5 lines deleted...]
-      <c r="D158" t="s">
+      <c r="G158" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="E158" t="s">
+      <c r="H158" t="s">
         <v>564</v>
-      </c>
-[...7 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>565</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>308</v>
+      </c>
+      <c r="D159" t="s">
+        <v>566</v>
+      </c>
+      <c r="E159" t="s">
         <v>567</v>
       </c>
-      <c r="B159" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F159" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>568</v>
       </c>
       <c r="H159" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>570</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D160" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E160" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F160" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H160" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>573</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D161" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E161" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F161" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>574</v>
       </c>
       <c r="H161" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>576</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D162" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E162" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F162" t="s">
         <v>552</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>577</v>
       </c>
       <c r="H162" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>579</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D163" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E163" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F163" t="s">
-        <v>13</v>
+        <v>555</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>580</v>
       </c>
       <c r="H163" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>582</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D164" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E164" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>583</v>
       </c>
       <c r="H164" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>585</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D165" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E165" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>586</v>
       </c>
       <c r="H165" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>588</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="D166" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E166" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F166" t="s">
-        <v>374</v>
+        <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>14</v>
+        <v>589</v>
       </c>
       <c r="H166" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D167" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E167" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F167" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>591</v>
+        <v>14</v>
       </c>
       <c r="H167" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>593</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D168" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E168" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F168" t="s">
-        <v>308</v>
+        <v>377</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>14</v>
+        <v>594</v>
       </c>
       <c r="H168" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>242</v>
+        <v>351</v>
       </c>
       <c r="D169" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E169" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F169" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D170" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E170" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F170" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="H170" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>600</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D171" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E171" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F171" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>601</v>
       </c>
       <c r="H171" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>603</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="D172" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E172" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F172" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>604</v>
       </c>
       <c r="H172" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>606</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D173" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E173" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F173" t="s">
-        <v>250</v>
+        <v>296</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>607</v>
       </c>
       <c r="H173" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>609</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
+        <v>266</v>
+      </c>
+      <c r="D174" t="s">
+        <v>566</v>
+      </c>
+      <c r="E174" t="s">
+        <v>567</v>
+      </c>
+      <c r="F174" t="s">
+        <v>253</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="D174" t="s">
+      <c r="H174" t="s">
         <v>611</v>
-      </c>
-[...10 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>612</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>613</v>
+      </c>
+      <c r="D175" t="s">
+        <v>614</v>
+      </c>
+      <c r="E175" t="s">
         <v>615</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="D175" t="s">
-[...8 lines deleted...]
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>618</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
         <v>619</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
+        <v>614</v>
+      </c>
+      <c r="E176" t="s">
+        <v>615</v>
+      </c>
+      <c r="F176" t="s">
+        <v>552</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="D176" t="s">
+      <c r="H176" t="s">
         <v>621</v>
-      </c>
-[...10 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>622</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>623</v>
+      </c>
+      <c r="D177" t="s">
+        <v>624</v>
+      </c>
+      <c r="E177" t="s">
         <v>625</v>
-      </c>
-[...10 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F177" t="s">
         <v>52</v>
       </c>
       <c r="G177" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H177" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>628</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
         <v>629</v>
       </c>
-      <c r="B178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D178" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E178" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F178" t="s">
         <v>52</v>
       </c>
       <c r="G178" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H178" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>632</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
         <v>633</v>
       </c>
-      <c r="B179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D179" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E179" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F179" t="s">
         <v>52</v>
       </c>
       <c r="G179" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H179" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>636</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
         <v>637</v>
       </c>
-      <c r="B180" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D180" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E180" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F180" t="s">
         <v>52</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H180" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>640</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
         <v>641</v>
       </c>
-      <c r="B181" t="s">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="D181" t="s">
+        <v>624</v>
+      </c>
+      <c r="E181" t="s">
+        <v>625</v>
+      </c>
+      <c r="F181" t="s">
+        <v>52</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="D181" t="s">
+      <c r="H181" t="s">
         <v>643</v>
-      </c>
-[...10 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>644</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>645</v>
+      </c>
+      <c r="D182" t="s">
+        <v>646</v>
+      </c>
+      <c r="E182" t="s">
         <v>647</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="D182" t="s">
-[...8 lines deleted...]
-      <c r="G182" s="1" t="s">
+      <c r="H182" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>650</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
         <v>651</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="D183" t="s">
+        <v>646</v>
+      </c>
+      <c r="E183" t="s">
+        <v>647</v>
+      </c>
+      <c r="F183" t="s">
+        <v>248</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="D183" t="s">
-[...8 lines deleted...]
-      <c r="G183" s="1" t="s">
+      <c r="H183" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>654</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
         <v>655</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="D184" t="s">
+        <v>646</v>
+      </c>
+      <c r="E184" t="s">
+        <v>647</v>
+      </c>
+      <c r="F184" t="s">
+        <v>248</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="D184" t="s">
-[...8 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>658</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
         <v>659</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="D185" t="s">
+        <v>646</v>
+      </c>
+      <c r="E185" t="s">
+        <v>647</v>
+      </c>
+      <c r="F185" t="s">
+        <v>253</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="D185" t="s">
-[...8 lines deleted...]
-      <c r="G185" s="1" t="s">
+      <c r="H185" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>662</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
         <v>663</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="D186" t="s">
+        <v>646</v>
+      </c>
+      <c r="E186" t="s">
+        <v>647</v>
+      </c>
+      <c r="F186" t="s">
+        <v>377</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="D186" t="s">
-[...8 lines deleted...]
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>666</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
         <v>667</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="D187" t="s">
+        <v>646</v>
+      </c>
+      <c r="E187" t="s">
+        <v>647</v>
+      </c>
+      <c r="F187" t="s">
+        <v>253</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="D187" t="s">
-[...8 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>670</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
         <v>671</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>646</v>
+      </c>
+      <c r="E188" t="s">
+        <v>647</v>
+      </c>
+      <c r="F188" t="s">
+        <v>311</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>672</v>
       </c>
-      <c r="D188" t="s">
-[...8 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>674</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
         <v>675</v>
       </c>
-      <c r="B189" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D189" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="E189" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H189" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>678</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>679</v>
       </c>
       <c r="D190" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="E190" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="F190" t="s">
-        <v>549</v>
+        <v>13</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>680</v>
       </c>
       <c r="H190" t="s">
-        <v>681</v>
+        <v>617</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>681</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
         <v>682</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="D191" t="s">
+        <v>646</v>
+      </c>
+      <c r="E191" t="s">
+        <v>647</v>
+      </c>
+      <c r="F191" t="s">
+        <v>552</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="D191" t="s">
-[...8 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>685</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
         <v>686</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="D192" t="s">
+        <v>646</v>
+      </c>
+      <c r="E192" t="s">
+        <v>647</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="D192" t="s">
-[...8 lines deleted...]
-      <c r="G192" s="1" t="s">
+      <c r="H192" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>689</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
         <v>690</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
+        <v>646</v>
+      </c>
+      <c r="E193" t="s">
+        <v>647</v>
+      </c>
+      <c r="F193" t="s">
+        <v>296</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="D193" t="s">
-[...8 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>693</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>694</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="D194" t="s">
+        <v>646</v>
+      </c>
+      <c r="E194" t="s">
+        <v>647</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="D194" t="s">
-[...8 lines deleted...]
-      <c r="G194" s="1" t="s">
+      <c r="H194" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>697</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>698</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="D195" t="s">
+        <v>646</v>
+      </c>
+      <c r="E195" t="s">
+        <v>647</v>
+      </c>
+      <c r="F195" t="s">
+        <v>552</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="D195" t="s">
-[...8 lines deleted...]
-      <c r="G195" s="1" t="s">
+      <c r="H195" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>701</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>702</v>
       </c>
-      <c r="B196" t="s">
-[...2 lines deleted...]
-      <c r="C196" t="s">
+      <c r="D196" t="s">
+        <v>646</v>
+      </c>
+      <c r="E196" t="s">
+        <v>647</v>
+      </c>
+      <c r="F196" t="s">
+        <v>253</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="D196" t="s">
-[...8 lines deleted...]
-      <c r="G196" s="1" t="s">
+      <c r="H196" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>705</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
         <v>706</v>
       </c>
-      <c r="B197" t="s">
-[...2 lines deleted...]
-      <c r="C197" t="s">
+      <c r="D197" t="s">
+        <v>646</v>
+      </c>
+      <c r="E197" t="s">
+        <v>647</v>
+      </c>
+      <c r="F197" t="s">
+        <v>377</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="D197" t="s">
+      <c r="H197" t="s">
         <v>708</v>
-      </c>
-[...10 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>709</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>710</v>
+      </c>
+      <c r="D198" t="s">
+        <v>711</v>
+      </c>
+      <c r="E198" t="s">
         <v>712</v>
-      </c>
-[...10 lines deleted...]
-        <v>709</v>
       </c>
       <c r="F198" t="s">
         <v>52</v>
       </c>
       <c r="G198" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H198" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>715</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
         <v>716</v>
       </c>
-      <c r="B199" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D199" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E199" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F199" t="s">
         <v>52</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H199" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>719</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>720</v>
       </c>
-      <c r="B200" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D200" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E200" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F200" t="s">
         <v>52</v>
       </c>
       <c r="G200" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H200" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>723</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>724</v>
       </c>
-      <c r="B201" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D201" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E201" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F201" t="s">
         <v>52</v>
       </c>
       <c r="G201" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H201" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>727</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
         <v>728</v>
       </c>
-      <c r="B202" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D202" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E202" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F202" t="s">
         <v>52</v>
       </c>
       <c r="G202" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H202" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>731</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
         <v>732</v>
       </c>
-      <c r="B203" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D203" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E203" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F203" t="s">
         <v>52</v>
       </c>
       <c r="G203" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H203" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>735</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>736</v>
       </c>
-      <c r="B204" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D204" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E204" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F204" t="s">
         <v>52</v>
       </c>
       <c r="G204" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H204" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>739</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>740</v>
       </c>
-      <c r="B205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D205" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E205" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F205" t="s">
         <v>52</v>
       </c>
       <c r="G205" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H205" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>743</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>744</v>
       </c>
-      <c r="B206" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D206" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E206" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F206" t="s">
         <v>52</v>
       </c>
       <c r="G206" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H206" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>747</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
         <v>748</v>
       </c>
-      <c r="B207" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D207" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E207" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F207" t="s">
         <v>52</v>
       </c>
       <c r="G207" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H207" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>751</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
         <v>752</v>
       </c>
-      <c r="B208" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D208" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E208" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F208" t="s">
         <v>52</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H208" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>755</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
         <v>756</v>
       </c>
-      <c r="B209" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D209" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E209" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F209" t="s">
         <v>52</v>
       </c>
       <c r="G209" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H209" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>759</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
         <v>760</v>
       </c>
-      <c r="B210" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D210" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E210" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F210" t="s">
         <v>52</v>
       </c>
       <c r="G210" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H210" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>763</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
         <v>764</v>
       </c>
-      <c r="B211" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D211" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E211" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F211" t="s">
         <v>52</v>
       </c>
       <c r="G211" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H211" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>767</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
         <v>768</v>
       </c>
-      <c r="B212" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D212" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E212" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F212" t="s">
         <v>52</v>
       </c>
       <c r="G212" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H212" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>771</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
         <v>772</v>
       </c>
-      <c r="B213" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D213" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E213" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F213" t="s">
         <v>52</v>
       </c>
       <c r="G213" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H213" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>775</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
         <v>776</v>
       </c>
-      <c r="B214" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D214" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E214" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F214" t="s">
         <v>52</v>
       </c>
       <c r="G214" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H214" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>779</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
         <v>780</v>
       </c>
-      <c r="B215" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D215" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E215" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F215" t="s">
         <v>52</v>
       </c>
       <c r="G215" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H215" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>783</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
         <v>784</v>
       </c>
-      <c r="B216" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D216" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E216" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F216" t="s">
         <v>52</v>
       </c>
       <c r="G216" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H216" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>787</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
         <v>788</v>
       </c>
-      <c r="B217" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D217" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E217" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F217" t="s">
         <v>52</v>
       </c>
       <c r="G217" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H217" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>791</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
         <v>792</v>
       </c>
-      <c r="B218" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D218" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E218" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F218" t="s">
         <v>52</v>
       </c>
       <c r="G218" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H218" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>795</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
         <v>796</v>
       </c>
-      <c r="B219" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D219" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E219" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F219" t="s">
         <v>52</v>
       </c>
       <c r="G219" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H219" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>799</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
         <v>800</v>
       </c>
-      <c r="B220" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D220" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E220" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F220" t="s">
         <v>52</v>
       </c>
       <c r="G220" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H220" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>803</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
         <v>804</v>
       </c>
-      <c r="B221" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D221" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E221" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F221" t="s">
         <v>52</v>
       </c>
       <c r="G221" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H221" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>807</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
         <v>808</v>
       </c>
-      <c r="B222" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D222" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E222" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F222" t="s">
         <v>52</v>
       </c>
       <c r="G222" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H222" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>811</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>812</v>
       </c>
       <c r="D223" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E223" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F223" t="s">
         <v>52</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>813</v>
       </c>
       <c r="H223" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>814</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>815</v>
       </c>
       <c r="D224" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E224" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F224" t="s">
         <v>52</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>816</v>
       </c>
       <c r="H224" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>817</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>818</v>
       </c>
       <c r="D225" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E225" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F225" t="s">
         <v>52</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>819</v>
       </c>
       <c r="H225" t="s">
-        <v>820</v>
+        <v>738</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>820</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
         <v>821</v>
       </c>
-      <c r="B226" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D226" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E226" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F226" t="s">
         <v>52</v>
       </c>
       <c r="G226" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H226" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>824</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
         <v>825</v>
       </c>
-      <c r="B227" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D227" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E227" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F227" t="s">
         <v>52</v>
       </c>
       <c r="G227" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H227" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>828</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
         <v>829</v>
       </c>
-      <c r="B228" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D228" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E228" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F228" t="s">
         <v>52</v>
       </c>
       <c r="G228" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H228" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>832</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
         <v>833</v>
       </c>
-      <c r="B229" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D229" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E229" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F229" t="s">
         <v>52</v>
       </c>
       <c r="G229" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H229" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>836</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
         <v>837</v>
       </c>
-      <c r="B230" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D230" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E230" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F230" t="s">
         <v>52</v>
       </c>
       <c r="G230" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H230" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>840</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
         <v>841</v>
       </c>
-      <c r="B231" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D231" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E231" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F231" t="s">
         <v>52</v>
       </c>
       <c r="G231" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H231" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>844</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
         <v>845</v>
       </c>
-      <c r="B232" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D232" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E232" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F232" t="s">
         <v>52</v>
       </c>
       <c r="G232" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H232" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>848</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
         <v>849</v>
       </c>
       <c r="D233" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E233" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F233" t="s">
         <v>52</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>850</v>
       </c>
       <c r="H233" t="s">
-        <v>851</v>
+        <v>503</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>851</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
         <v>852</v>
       </c>
-      <c r="B234" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D234" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E234" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F234" t="s">
         <v>52</v>
       </c>
       <c r="G234" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H234" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>855</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
         <v>856</v>
       </c>
-      <c r="B235" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D235" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E235" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F235" t="s">
         <v>52</v>
       </c>
       <c r="G235" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H235" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>859</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
         <v>860</v>
       </c>
-      <c r="B236" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D236" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E236" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F236" t="s">
         <v>52</v>
       </c>
       <c r="G236" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H236" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>863</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
         <v>864</v>
       </c>
-      <c r="B237" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D237" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E237" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F237" t="s">
         <v>52</v>
       </c>
       <c r="G237" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H237" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>867</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
         <v>868</v>
       </c>
-      <c r="B238" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D238" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E238" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F238" t="s">
         <v>52</v>
       </c>
       <c r="G238" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H238" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>871</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
         <v>872</v>
       </c>
-      <c r="B239" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D239" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E239" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F239" t="s">
         <v>52</v>
       </c>
       <c r="G239" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H239" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>875</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
         <v>876</v>
       </c>
-      <c r="B240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D240" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E240" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F240" t="s">
         <v>52</v>
       </c>
       <c r="G240" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H240" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>879</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
         <v>880</v>
       </c>
-      <c r="B241" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D241" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E241" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F241" t="s">
         <v>52</v>
       </c>
       <c r="G241" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H241" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>883</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
         <v>884</v>
       </c>
-      <c r="B242" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D242" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E242" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F242" t="s">
         <v>52</v>
       </c>
       <c r="G242" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H242" t="s">
         <v>886</v>
-      </c>
-[...1 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>887</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
         <v>888</v>
       </c>
-      <c r="B243" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D243" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E243" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F243" t="s">
         <v>52</v>
       </c>
       <c r="G243" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H243" t="s">
         <v>890</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>891</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
         <v>892</v>
       </c>
-      <c r="B244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D244" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E244" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" t="s">
         <v>52</v>
       </c>
       <c r="G244" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H244" t="s">
         <v>894</v>
-      </c>
-[...1 lines deleted...]
-        <v>895</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>895</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
         <v>896</v>
       </c>
-      <c r="B245" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D245" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E245" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F245" t="s">
         <v>52</v>
       </c>
       <c r="G245" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H245" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>899</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
         <v>900</v>
       </c>
-      <c r="B246" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D246" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E246" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F246" t="s">
         <v>52</v>
       </c>
       <c r="G246" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H246" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>903</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>904</v>
       </c>
-      <c r="B247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D247" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E247" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F247" t="s">
         <v>52</v>
       </c>
       <c r="G247" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H247" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>907</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
         <v>908</v>
       </c>
-      <c r="B248" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D248" t="s">
+        <v>711</v>
+      </c>
+      <c r="E248" t="s">
+        <v>712</v>
+      </c>
+      <c r="F248" t="s">
+        <v>52</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="E248" t="s">
+      <c r="H248" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>911</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>308</v>
+      </c>
+      <c r="D249" t="s">
+        <v>912</v>
+      </c>
+      <c r="E249" t="s">
         <v>913</v>
-      </c>
-[...10 lines deleted...]
-        <v>910</v>
       </c>
       <c r="F249" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>914</v>
       </c>
       <c r="H249" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>916</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D250" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="E250" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="F250" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>917</v>
       </c>
       <c r="H250" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>919</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="D251" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="E251" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="F251" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>920</v>
       </c>
       <c r="H251" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>922</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D252" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="E252" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="F252" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>923</v>
       </c>
       <c r="H252" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>925</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>305</v>
+        <v>327</v>
       </c>
       <c r="D253" t="s">
-        <v>926</v>
+        <v>912</v>
       </c>
       <c r="E253" t="s">
-        <v>927</v>
+        <v>913</v>
       </c>
       <c r="F253" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="H253" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>928</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>308</v>
+      </c>
+      <c r="D254" t="s">
+        <v>929</v>
+      </c>
+      <c r="E254" t="s">
         <v>930</v>
       </c>
-      <c r="B254" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F254" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>931</v>
       </c>
       <c r="H254" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>933</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D255" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="E255" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="F255" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>934</v>
       </c>
       <c r="H255" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>936</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>749</v>
+        <v>319</v>
       </c>
       <c r="D256" t="s">
+        <v>929</v>
+      </c>
+      <c r="E256" t="s">
+        <v>930</v>
+      </c>
+      <c r="F256" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="E256" t="s">
+      <c r="H256" t="s">
         <v>938</v>
-      </c>
-[...7 lines deleted...]
-        <v>940</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>939</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>752</v>
+      </c>
+      <c r="D257" t="s">
+        <v>940</v>
+      </c>
+      <c r="E257" t="s">
         <v>941</v>
-      </c>
-[...10 lines deleted...]
-        <v>938</v>
       </c>
       <c r="F257" t="s">
         <v>52</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>942</v>
       </c>
       <c r="H257" t="s">
-        <v>767</v>
+        <v>943</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>305</v>
+        <v>768</v>
       </c>
       <c r="D258" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="E258" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="F258" t="s">
         <v>52</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="H258" t="s">
-        <v>947</v>
+        <v>770</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>946</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>308</v>
+      </c>
+      <c r="D259" t="s">
+        <v>947</v>
+      </c>
+      <c r="E259" t="s">
         <v>948</v>
       </c>
-      <c r="B259" t="s">
-[...5 lines deleted...]
-      <c r="D259" t="s">
+      <c r="F259" t="s">
+        <v>52</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="E259" t="s">
+      <c r="H259" t="s">
         <v>950</v>
       </c>
-      <c r="F259" t="s">
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
         <v>951</v>
       </c>
-      <c r="G259" s="1" t="s">
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>308</v>
+      </c>
+      <c r="D260" t="s">
         <v>952</v>
       </c>
-      <c r="H259" t="s">
+      <c r="E260" t="s">
         <v>953</v>
+      </c>
+      <c r="F260" t="s">
+        <v>954</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H260" t="s">
+        <v>956</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10233,50 +10268,51 @@
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>