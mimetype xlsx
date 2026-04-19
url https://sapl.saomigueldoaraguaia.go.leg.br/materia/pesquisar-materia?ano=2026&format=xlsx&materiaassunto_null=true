--- v0 (2026-03-02)
+++ v1 (2026-04-19)
@@ -10,299 +10,800 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="250">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ASE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ata Sessão Extraordinária </t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2614/ata_no808_23-12-2520260316_11342260.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 808 DE 23 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 809 DE 16 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRARDINÁRIA Nº810 DE 16 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>Poder Legislativo</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRARDINÁRIA Nº811 DE 16 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
     <t>2570</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2896</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t xml:space="preserve">Ata Sessão Ordinária </t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
-[...4 lines deleted...]
-  <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2896 DE 05 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2897 DE 03 DE FEVEREIRO DE 2026</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA Nº 2898 DE 04 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA Nº 2899 DE 05 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA Nº 2.900 DE 06 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>2901</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2901 DE 02 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>2902</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA 2902 DE 03 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2903 DE 04 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA DE Nº 2904 DE 05 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA DE Nº 2905 DE 01 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>ATA DA DA SESSAO ORDINARIA Nº 2906 DE 01 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>ATA DA DA SESSAO ORDINARIA Nº 2907 DE 06 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>ATA DA DA SESSAO ORDINARIA Nº 2909 DE 07 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2628/ata_da_64a_ordinaria_de_08-04-202620260410_09595016.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA N° 2909 DE 08 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Miguel Nunes</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 108/2026 - AUTORIA CHEFE DO PODER EXECUTIVO - EMENTA: INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS/2026, NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>CJR</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2592/emenda_pl_no_1525-202620260304_15490557.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI Nº 1.525/2026 DE AUTORIA DO PODER EXECUTIVO QUE "AUTORIZA A FAZENDA PUBLICA MUNICIPAL, A CONCILIAR, TRANSIGIR E CELEBRAR ACORDOS EM PROCESSOS ADMINISTRATIVOS OU JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Chefe do Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2610/emenda_modificativa_1528.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO 1528/2026 DE AUTORIA DA MESA DIRETORA QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA DESPESAS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER EXECUTIVO, PODER LEGISLATIVO, BEM COMO NOS ÓRGÃOS DA ADMINISTRAÇÃO INDIRETA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2612/emenda_modificativa_no_0420260313_14043511.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI Nº 1.529/2026, DE AUTORIA DA MESA DIRETORA QUE " DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE GRATIFICAÇÃO OU FUNÇÃO GRATIFICADA E DIÁRIAS À SERVIDOR PÚBLICO MUNICIPAL CEDIDO À CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2613/emenda_modificativa_no_0520260313_14165401.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1530/2026, DE AUTORIA DA MESA DIRETORA QUE "CRIA FUNÇÃO GRATIFICADA DE AGENTE DE PLANEJAMENTO, ACOMPANHAMENTO, MEMBRO DE COMISSÃO E APOIO DE LICITAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2575</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Karllas Potêncio</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_0120260203_14460367.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_0120260203_14460367.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR LONGARINAS ADAPTADAS PARA PESSOAS OBESAS EM ÓRGÃOS PÚBLICOS, NOTADAMENTE EM HOSPITAIS E POSTOS DE SAÚDE QUE POSSUEM UM GRANDE FLUXO DE PACIENTES.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2576/indicacao_0220260203_14505586.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2576/indicacao_0220260203_14505586.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO E ADEQUAÇÃO DE UM ESPAÇO APROPRIADO PARA OS GUARDAS QUE TRABALHAM NA GUARITA DA GARAGEM DA SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_03-03-2620260303_12372914.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE LIXEIRAS EM TODAS AS PRACINHAS DO MUNICÍPIO, COM ATENÇÃO ESPECIAL À PRACINHA DO COLÉGIO DORIVAL.</t>
+  </si>
+  <si>
+    <t>2602</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_n_004-202620260325_16053854.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA SENSORIAL VOLTADA PARA CRIANÇAS E PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>2603</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_n_005-202620260325_16125849.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL BEM COMO À SECRETARIA MUNICIPAL COMPETENTE, QUE SEJA REALIZADA A LIMPEZA DAS RUAS NO SETOR VILA MARTINS (ÁREA CONHECIDA COMO INVASÃO), ESPECIALMENTE NA RUA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_06-2620260407_16374135.pdf</t>
+  </si>
+  <si>
+    <t>INDICA O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REFORÇAR A SEGURANÇA DAS ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
     <t>2577</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Prof. Pigmeu</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2577/mocao_01-2026.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2577/mocao_01-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SARGENTO JOSÉ VITOR FERREIRA DA SILVA E AO SOLDADO JOÃO PEDRO MOREIRA TRISTÃO, PELO RESGATE DE UMA MENOR DE IDADE EM LUIZ ALVES-GO, EM ABRIL DE 2025.</t>
   </si>
   <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>OE</t>
+  </si>
+  <si>
+    <t>Ofício Externo</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_037-2620260312_15513137.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS, CONSELHEIROS TUTELARES E DOS SUBSÍDIOS DOS AGENTES POLÍTIOS DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2571</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2571/pdl_01-_02-02-202620260202_14325654.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2571/pdl_01-_02-02-202620260202_14325654.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUIAIA, A SENHORA LÊDA BORGES DE MOURA .</t>
   </si>
   <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>Mazim Só Colchões</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_decreto_no_002-2620260323_16340086.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO EXMO. SR. GLAUSKTON BATISTA RIOS (GLAUSTIN DA FOKUS).</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>PLCEX</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar (origem executivo)</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_complementar_no_108-202620260303_15354792.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS/2026, NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2572</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2572/1522-202620260202_14503175.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2572/1522-202620260202_14503175.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À CIDADANIA ATIVA, NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA, AUTORIZANDO A CONCESSÃO DE RECOMPENSA POR DENUNCIA QUE PERMITA A IDENTIFICAÇÃO E RESPONSABILIZAÇÃO DE AUTORES DE INFRAÇÕES CONTRA O MEIO AMBIENTE, O PATRIMONIO PUBLICO E A ORDEM PUBLICA.</t>
   </si>
   <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_no_1529_de_02-2620260306_13113582.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE GRATIFICAÇÃO OU FUNÇÃO GRATIFICADA E DIÁRIAS À SERVIDOR PÚBLICO MUNICIPAL CEDIDO À CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2598</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_no_1530_de_02-2620260306_13133744.pdf</t>
+  </si>
+  <si>
+    <t>CRIA FUNÇÃO GRATIFICADA DE AGENTE DE PLANEJAMENTO, ACOMPANHAMENTO, MEMBRO DE COMISSÃO E APOIO DE LICITAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2601</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_no_1535-2620260319_14303646.pdf</t>
+  </si>
+  <si>
+    <t>VEDA A NOMEAÇÃO DE PESSOA CONDENADA, POR SENTENÇA CRIMINAL COM TRÂNSITO EM JULGADO E FUNDAMENTADA NA LEI FEDERAL Nº 11.340, DE 7 DE AGOSTO DE 2006 (LEI MARIA DA PENHA), PARA EXERCER CARGO OU EMPREGO PÚBLICO NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, INCLUSIVE NOS ÂMBITOS DO PODER LEGISLATIVO E DA ADMINISTRAÇÃO INDIRETA.</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_no_1537-2620260318_16335366.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE AOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2619/plo_-_1538-202620260409_13385782.pdf</t>
+  </si>
+  <si>
+    <t>CRIA FUNÇÃO GRATIFICADA DE APOIO AO PROCESSO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2629</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2629/projeto_1539-202620260408_15565557.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REFORÇO DA TRANSPARÊNCIA NOS CONTRATOS DE LOCAÇÃO DE IMÓVEIS FIRMADOS PELO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2569</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
-    <t>Chefe do Poder Executivo</t>
-[...1 lines deleted...]
-  <si>
     <t>“DISPÕE SOBRE RESERVA DE VAGAS PARA PESSOAS PRETAS, PARDAS, INDÍGENAS E QUILOMBOLAS NOS CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS SIMPLIFICADOS PARA CARGOS E EMPREGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2573/1523-202620260202_14545392.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2573/1523-202620260202_14545392.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 37- A À LEI MUNICIPAL Nº 151, DE 18 DE OUTUBRO DE 1994, PARA DISPOR SOBRE A JORNADA DE TRABALHO DOS SERVIDORES DO CARGO DE AUXILIAR DE SERVIÇOS DE HIGIENE E ALIMENTAÇÃO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2574/1524-202620260202_14593284.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2574/1524-202620260202_14593284.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 914, DE 20 DE DEZEMBRO DE 2018, QUE DISPOE SOBRE A REQUISIÇÃO DE PEQUENO VALOR ( RPV) NO AMBITO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA- GO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2581/1525-202620260205_16442473.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2581/1525-202620260205_16442473.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FAZENDA PUBLICA MUNICIPAL, A CONCILIAR, TRANSIGIR E CELEBRAR ACORDOS EM PROCESSOS ADMINISTRATIVOS OU JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2585/projeto_de_lei_no1526-202620260302_15403180.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2586/projeto_de_lei_no_1527-2026_20260302_17223632.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONDOMÍNIO DE LOTES NO ÂMBITO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2587/projeto_de_lei_no_1528-202620260302_15470678.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA DESPESAS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER EXECUTIVO, PODER LEGISLATIVO, BEM COMO NOS ÓRGÃOS DA ADMINISTRAÇÃO INDIRETA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>2600</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_origem_executivo_no_1531_de_03-2620260306_14462532.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE A AUTORIZAÇÃO PARA PERMISSÃO DE USO DE BEM PÚBLICO MUNICIPAL À EMPRESA AMERICAN TOWER DO BRASIL - CESSÃO DE INFRAESTRUTURA S.A. PARA INSTALAÇÃO DE TORRE DE TELEFONIA MÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2604</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_1532-2620260312_15543608.pdf</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_1533-2620260312_14585679.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS PROFISSIONAIS DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_153420260312_14523909.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO SALÁRIO BASE DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÁS ENDEMIAS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2623</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2623/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2624/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf</t>
+  </si>
+  <si>
     <t>2583</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2583/pr_001-202..pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2583/pr_001-202..pdf</t>
   </si>
   <si>
     <t>AUTORIZA A BAIXA DE BENS PATRIMONIAIS INSERVÍVEIS E DUPLICADOS, ATUALIZAÇÃO DO SISTEMA DE GESTÃO PATRIMONIAL DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2579/resolucao_002-2026.pdf</t>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2579/resolucao_002-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REDUÇÃO DA JORNADA DE TRABALHO PARA SERVIDORAS MÃES DE CRIANÇAS DE ATÉ CINCO ANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Serginho da Umuarama</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2607/req_01-26_cpi.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE ABERTURA DE COMISSÃO PARLAMENTAR DE INQUERITO  CPI</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>Newber Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2626/cpi_07-04-26.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE ABERTURA DE COMISSÃO PARLAMENTAR DE INQUERITO CPI</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>Den</t>
+  </si>
+  <si>
+    <t>Denúncia</t>
+  </si>
+  <si>
+    <t>José D'Aparecido Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2620/acao_cassacao_mandato_eletivo.pdf</t>
+  </si>
+  <si>
+    <t>AÇÃO DE CASSAÇÃO DE MANDATO ELETIVO PERANTE A CÃMARA MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -606,67 +1107,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_0120260203_14460367.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2576/indicacao_0220260203_14505586.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2577/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2571/pdl_01-_02-02-202620260202_14325654.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2572/1522-202620260202_14503175.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2573/1523-202620260202_14545392.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2574/1524-202620260202_14593284.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2581/1525-202620260205_16442473.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2583/pr_001-202..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2579/resolucao_002-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2614/ata_no808_23-12-2520260316_11342260.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2628/ata_da_64a_ordinaria_de_08-04-202620260410_09595016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2592/emenda_pl_no_1525-202620260304_15490557.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2610/emenda_modificativa_1528.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2612/emenda_modificativa_no_0420260313_14043511.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2613/emenda_modificativa_no_0520260313_14165401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_0120260203_14460367.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2576/indicacao_0220260203_14505586.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_03-03-2620260303_12372914.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_n_004-202620260325_16053854.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_n_005-202620260325_16125849.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_06-2620260407_16374135.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2577/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_037-2620260312_15513137.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2571/pdl_01-_02-02-202620260202_14325654.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_decreto_no_002-2620260323_16340086.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_complementar_no_108-202620260303_15354792.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2572/1522-202620260202_14503175.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_no_1529_de_02-2620260306_13113582.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_no_1530_de_02-2620260306_13133744.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_no_1535-2620260319_14303646.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_no_1537-2620260318_16335366.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2619/plo_-_1538-202620260409_13385782.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2629/projeto_1539-202620260408_15565557.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2573/1523-202620260202_14545392.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2574/1524-202620260202_14593284.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2581/1525-202620260205_16442473.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2585/projeto_de_lei_no1526-202620260302_15403180.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2586/projeto_de_lei_no_1527-2026_20260302_17223632.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2587/projeto_de_lei_no_1528-202620260302_15470678.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_origem_executivo_no_1531_de_03-2620260306_14462532.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_1532-2620260312_15543608.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_1533-2620260312_14585679.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_153420260312_14523909.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2623/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2624/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2583/pr_001-202..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2579/resolucao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2607/req_01-26_cpi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2626/cpi_07-04-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2620/acao_cassacao_mandato_eletivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="39.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -698,438 +1199,1626 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>30</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
         <v>30</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>29</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" t="s">
         <v>29</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" t="s">
+        <v>77</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
         <v>81</v>
       </c>
-      <c r="H17" t="s">
+      <c r="G22" s="1" t="s">
         <v>82</v>
+      </c>
+      <c r="H22" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>86</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>76</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H24" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" t="s">
+        <v>76</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H25" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" t="s">
+        <v>99</v>
+      </c>
+      <c r="F27" t="s">
+        <v>100</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" t="s">
+        <v>99</v>
+      </c>
+      <c r="F28" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>90</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" t="s">
+        <v>100</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H29" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" t="s">
+        <v>100</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" t="s">
+        <v>100</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H31" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>120</v>
+      </c>
+      <c r="E32" t="s">
+        <v>121</v>
+      </c>
+      <c r="F32" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>126</v>
+      </c>
+      <c r="E33" t="s">
+        <v>127</v>
+      </c>
+      <c r="F33" t="s">
+        <v>86</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H33" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>131</v>
+      </c>
+      <c r="E34" t="s">
+        <v>132</v>
+      </c>
+      <c r="F34" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H34" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" t="s">
+        <v>131</v>
+      </c>
+      <c r="E35" t="s">
+        <v>132</v>
+      </c>
+      <c r="F35" t="s">
+        <v>136</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H35" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>140</v>
+      </c>
+      <c r="D36" t="s">
+        <v>141</v>
+      </c>
+      <c r="E36" t="s">
+        <v>142</v>
+      </c>
+      <c r="F36" t="s">
+        <v>86</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" t="s">
+        <v>149</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E38" t="s">
+        <v>148</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" t="s">
+        <v>147</v>
+      </c>
+      <c r="E39" t="s">
+        <v>148</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" t="s">
+        <v>148</v>
+      </c>
+      <c r="F40" t="s">
+        <v>100</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>165</v>
+      </c>
+      <c r="D41" t="s">
+        <v>147</v>
+      </c>
+      <c r="E41" t="s">
+        <v>148</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" t="s">
+        <v>147</v>
+      </c>
+      <c r="E42" t="s">
+        <v>148</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>173</v>
+      </c>
+      <c r="D43" t="s">
+        <v>147</v>
+      </c>
+      <c r="E43" t="s">
+        <v>148</v>
+      </c>
+      <c r="F43" t="s">
+        <v>100</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" t="s">
+        <v>86</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>181</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" t="s">
+        <v>86</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>186</v>
+      </c>
+      <c r="D46" t="s">
+        <v>178</v>
+      </c>
+      <c r="E46" t="s">
+        <v>179</v>
+      </c>
+      <c r="F46" t="s">
+        <v>86</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H46" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>178</v>
+      </c>
+      <c r="E47" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" t="s">
+        <v>86</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>194</v>
+      </c>
+      <c r="D48" t="s">
+        <v>178</v>
+      </c>
+      <c r="E48" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" t="s">
+        <v>86</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H48" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>197</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>198</v>
+      </c>
+      <c r="D49" t="s">
+        <v>178</v>
+      </c>
+      <c r="E49" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" t="s">
+        <v>86</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H49" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>202</v>
+      </c>
+      <c r="D50" t="s">
+        <v>178</v>
+      </c>
+      <c r="E50" t="s">
+        <v>179</v>
+      </c>
+      <c r="F50" t="s">
+        <v>86</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H50" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D51" t="s">
+        <v>178</v>
+      </c>
+      <c r="E51" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" t="s">
+        <v>86</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H51" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>210</v>
+      </c>
+      <c r="D52" t="s">
+        <v>178</v>
+      </c>
+      <c r="E52" t="s">
+        <v>179</v>
+      </c>
+      <c r="F52" t="s">
+        <v>86</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H52" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>213</v>
+      </c>
+      <c r="D53" t="s">
+        <v>178</v>
+      </c>
+      <c r="E53" t="s">
+        <v>179</v>
+      </c>
+      <c r="F53" t="s">
+        <v>86</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H53" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>217</v>
+      </c>
+      <c r="D54" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" t="s">
+        <v>179</v>
+      </c>
+      <c r="F54" t="s">
+        <v>86</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H54" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>220</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>161</v>
+      </c>
+      <c r="D55" t="s">
+        <v>178</v>
+      </c>
+      <c r="E55" t="s">
+        <v>179</v>
+      </c>
+      <c r="F55" t="s">
+        <v>86</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" t="s">
+        <v>178</v>
+      </c>
+      <c r="E56" t="s">
+        <v>179</v>
+      </c>
+      <c r="F56" t="s">
+        <v>86</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H56" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>227</v>
+      </c>
+      <c r="E57" t="s">
+        <v>228</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>80</v>
+      </c>
+      <c r="D58" t="s">
+        <v>227</v>
+      </c>
+      <c r="E58" t="s">
+        <v>228</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H58" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>235</v>
+      </c>
+      <c r="E59" t="s">
+        <v>236</v>
+      </c>
+      <c r="F59" t="s">
+        <v>237</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H59" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>240</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>80</v>
+      </c>
+      <c r="D60" t="s">
+        <v>235</v>
+      </c>
+      <c r="E60" t="s">
+        <v>236</v>
+      </c>
+      <c r="F60" t="s">
+        <v>241</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>245</v>
+      </c>
+      <c r="E61" t="s">
+        <v>246</v>
+      </c>
+      <c r="F61" t="s">
+        <v>247</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H61" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>