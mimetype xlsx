--- v1 (2026-04-19)
+++ v2 (2026-06-22)
@@ -10,343 +10,502 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="808" uniqueCount="402">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
-    <t>2614</t>
+    <t>2617</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>ASE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ata Sessão Extraordinária </t>
+  </si>
+  <si>
+    <t>Poder Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRARDINÁRIA Nº 809 DE 16 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>2659</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRARDINÁRIA Nº 810 DE 16 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRARDINÁRIA Nº 811 DE 16 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>2661</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 812 DE 01 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2662</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO EXTRAORDINÁRIA Nº 813 DE 01 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>2896</t>
+  </si>
+  <si>
+    <t>ASO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ata Sessão Ordinária </t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2896 DE 05 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>2897</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2897 DE 03 DE FEVEREIRO DE 2026</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>2898</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINARIA Nº 2898 DE 04 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>2899</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINARIA Nº 2899 DE 05 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>2900</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2.900 DE 06 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>2901</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2901 DE 02 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>2902</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA 2902 DE 03 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>2903</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2903 DE 04 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA DE Nº 2904 DE 05 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>2905</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA DE Nº 2905 DE 01 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>ATA DA DA SESSAO ORDINARIA Nº 2906 DE 01 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>ATA DA DA SESSAO ORDINARIA Nº 2907 DE 06 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>2908</t>
+  </si>
+  <si>
+    <t>ATA DA DA SESSAO ORDINARIA Nº 2908 DE 07 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2628/ata_da_64a_ordinaria_de_08-04-202620260410_09595016.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA N° 2909 DE 08 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>2910</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA N° 2910 DE 09 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>2635</t>
+  </si>
+  <si>
+    <t>2911</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA N° 2911 DE 04 DE MAIO DE 2026</t>
+  </si>
+  <si>
+    <t>2638</t>
+  </si>
+  <si>
+    <t>2912</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2912 DE 05 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2648</t>
+  </si>
+  <si>
+    <t>2913</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2648/ata_eletronica_da_69a_ord._da_61a_sessao_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2913 DE 06 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2651</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2914 DE 07 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2668</t>
+  </si>
+  <si>
+    <t>2915</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2915 DE 08 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2916 DE 01 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2917 DE 02 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2674</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2918 DE 03 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2677</t>
+  </si>
+  <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>ATA DA SESSÃO ORDINÁRIA Nº 2.919 DE 08 DE JUNHO DE 2026.</t>
+  </si>
+  <si>
+    <t>2639</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
-    <t>ASE</t>
-[...185 lines deleted...]
-    <t>2910</t>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto </t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2639/decreto_legislativo_01-26.pdf</t>
+  </si>
+  <si>
+    <t>"CONCEDE TÍTULO DE CIDADÃ HONORÍFICA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, A SRA LÊDA BORGES DE MOURA"</t>
+  </si>
+  <si>
+    <t>2640</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2640/decreto_legislativo_02-26.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, AO SR GLAUSKTON BATISTA RIOS</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Miguel Nunes</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 108/2026 - AUTORIA CHEFE DO PODER EXECUTIVO - EMENTA: INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS/2026, NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>CJR</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2592/emenda_pl_no_1525-202620260304_15490557.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI Nº 1.525/2026 DE AUTORIA DO PODER EXECUTIVO QUE "AUTORIZA A FAZENDA PUBLICA MUNICIPAL, A CONCILIAR, TRANSIGIR E CELEBRAR ACORDOS EM PROCESSOS ADMINISTRATIVOS OU JUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2610/emenda_modificativa_1528.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO 1528/2026 DE AUTORIA DA MESA DIRETORA QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO PARA DESPESAS DE PRONTO PAGAMENTO NO ÂMBITO DO PODER EXECUTIVO, PODER LEGISLATIVO, BEM COMO NOS ÓRGÃOS DA ADMINISTRAÇÃO INDIRETA MUNICIPAL.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2612/emenda_modificativa_no_0420260313_14043511.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI Nº 1.529/2026, DE AUTORIA DA MESA DIRETORA QUE " DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE GRATIFICAÇÃO OU FUNÇÃO GRATIFICADA E DIÁRIAS À SERVIDOR PÚBLICO MUNICIPAL CEDIDO À CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2613/emenda_modificativa_no_0520260313_14165401.pdf</t>
   </si>
   <si>
     <t>EMENDA REFERENTE AO PROJETO DE LEI Nº 1530/2026, DE AUTORIA DA MESA DIRETORA QUE "CRIA FUNÇÃO GRATIFICADA DE AGENTE DE PLANEJAMENTO, ACOMPANHAMENTO, MEMBRO DE COMISSÃO E APOIO DE LICITAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>CFO</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2647/emenda_mod_06.pdf</t>
+  </si>
+  <si>
+    <t>Emenda referente ao Projeto de Lei 1.536/2026, de 10 de março de 2026, de autoria do Poder Executivo Municipal, que, “AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>2665</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2665/emenda_no07-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUPRESSIVA REFERENTE AO PROJETO DE LEI COMPLEMENTAR N ° 109/2026, DE AUTORIA DO PODER EXECUTIVO QUE "ALTERA A ALÍNEA "C" E "D" DO INC. I E O CAPUT DO ART. 6º, DA LEI COMPLEMENTAR Nº 037, DE 02 DE JANEIRO DE 2023, QUE DISPÕE SOBRE O PLANO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA - ARAGUAIA PREV E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2675/emenda_no08-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA REFERENTE AO PROJETO DE LEI Nº 1540/2026, DE AUTORIA DO PODER EXECUTIVO QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>2575</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Karllas Potêncio</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_0120260203_14460367.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR LONGARINAS ADAPTADAS PARA PESSOAS OBESAS EM ÓRGÃOS PÚBLICOS, NOTADAMENTE EM HOSPITAIS E POSTOS DE SAÚDE QUE POSSUEM UM GRANDE FLUXO DE PACIENTES.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2576/indicacao_0220260203_14505586.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO E ADEQUAÇÃO DE UM ESPAÇO APROPRIADO PARA OS GUARDAS QUE TRABALHAM NA GUARITA DA GARAGEM DA SECRETARIA MUNICIPAL DE OBRAS.</t>
@@ -360,137 +519,248 @@
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE LIXEIRAS EM TODAS AS PRACINHAS DO MUNICÍPIO, COM ATENÇÃO ESPECIAL À PRACINHA DO COLÉGIO DORIVAL.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_n_004-202620260325_16053854.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE DA ADMINISTRAÇÃO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA SENSORIAL VOLTADA PARA CRIANÇAS E PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_n_005-202620260325_16125849.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL BEM COMO À SECRETARIA MUNICIPAL COMPETENTE, QUE SEJA REALIZADA A LIMPEZA DAS RUAS NO SETOR VILA MARTINS (ÁREA CONHECIDA COMO INVASÃO), ESPECIALMENTE NA RUA FORTALEZA.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_06-2620260407_16374135.pdf</t>
   </si>
   <si>
     <t>INDICA O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE REFORÇAR A SEGURANÇA DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
+    <t>2632</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2632/indicacao_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO, POR PARTE DO MUNICÍPIO, DE COLARES DE IDENTIFICAÇÃO DESTINADOS A PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), TRANSTORNO DO DÉFICIT DE ATENÇÃO COM HIPERATIVIDADE (TDAH), BEM COMO OUTRAS CONDIÇÕES QUE DEMANDEM ATENÇÃO ESPECIAL.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_n.08-26.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE, A CONTRATAÇÃO OU DISPONIBILIZAÇÃO DE UM PISCINEIRO PARA REALIZAR A MANUTENÇÃO E OS CUIDADOS NECESSÁRIOS DA PISCINA DO VILA VIDA.</t>
+  </si>
+  <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Newber Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_n._09-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DETERMINE AOS SETORES COMPETENTES A ADOÇÃO DE MEDIDAS URGENTES DE CONSCIENTIZAÇÃO, FISCALIZAÇÃO E SEGURANÇA NO TRÂNSITO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, ESPECIALMENTE NOS CRUZAMENTOS DOTADOS DE SEMÁFOROS.</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Prof. Pigmeu</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_no_10-2026_-_vereador_prof._pigmeu.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE FAIXAS ELEVADAS NA PORTA DE TODAS AS ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>2653</t>
+  </si>
+  <si>
+    <t>LS</t>
+  </si>
+  <si>
+    <t>Lei sancionada</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2653/lei_no_1255_de_11_de_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2577</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Prof. Pigmeu</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2577/mocao_01-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SARGENTO JOSÉ VITOR FERREIRA DA SILVA E AO SOLDADO JOÃO PEDRO MOREIRA TRISTÃO, PELO RESGATE DE UMA MENOR DE IDADE EM LUIZ ALVES-GO, EM ABRIL DE 2025.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Ofício Externo</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_037-2620260312_15513137.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS, CONSELHEIROS TUTELARES E DOS SUBSÍDIOS DOS AGENTES POLÍTIOS DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2654</t>
+  </si>
+  <si>
+    <t>PROC</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>TCM - GO</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2654/contas_2023.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se os presentes autos das Contas de Gestão do PODER EXECUTIVO do Município de São Miguel do Araguaia, prestadas pela sra. Azaide Donizetti Borges Martins, no exercício de 2023</t>
+  </si>
+  <si>
     <t>2571</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2571/pdl_01-_02-02-202620260202_14325654.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICIPIO DE SÃO MIGUEL DO ARAGUIAIA, A SENHORA LÊDA BORGES DE MOURA .</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>Mazim Só Colchões</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_decreto_no_002-2620260323_16340086.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÍFICO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA AO EXMO. SR. GLAUSKTON BATISTA RIOS (GLAUSTIN DA FOKUS).</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (origem executivo)</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_complementar_no_108-202620260303_15354792.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS/2026, NO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA - GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2641</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2641/plc_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A ALÍNEA "C" E "D" DO INC. I E O CAPUT DO ART. 6º, DA LEI COMPLEMENTAR Nº 037, DE 02 DE JANEIRO DE 2023, QUE DISPÕE SOBRE O PLANO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA - ARAGUAIA PREV E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2666</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2666/projeto_de_lei_complementar_no_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA O CÁPUT   DO ART. 22 E ACRESCENTA OS ARTIGOS 39-A  AO  39-F  À LEI COMPLEMENTAR N° 037,  QUE DISÕE SOBRE O PLANO DE CUSTEIO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA - ARAGUAIA PREV E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2667</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2667/plc_111.pdf</t>
+  </si>
+  <si>
+    <t>REESTRUTURA O REGIME PRÓPRIO  DE PREVIDÊNCIA SOCIAL E A AUTARQUIA INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DE SÃO MIGUEL DO ARAGUAIA - ARAGUAIA PREV.</t>
+  </si>
+  <si>
     <t>2572</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Batista Garcia</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2572/1522-202620260202_14503175.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À CIDADANIA ATIVA, NO MUNICIPIO DE SÃO MIGUEL DO ARAGUAIA, AUTORIZANDO A CONCESSÃO DE RECOMPENSA POR DENUNCIA QUE PERMITA A IDENTIFICAÇÃO E RESPONSABILIZAÇÃO DE AUTORES DE INFRAÇÕES CONTRA O MEIO AMBIENTE, O PATRIMONIO PUBLICO E A ORDEM PUBLICA.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>1529</t>
@@ -540,50 +810,98 @@
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2619/plo_-_1538-202620260409_13385782.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÃO GRATIFICADA DE APOIO AO PROCESSO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2629/projeto_1539-202620260408_15565557.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REFORÇO DA TRANSPARÊNCIA NOS CONTRATOS DE LOCAÇÃO DE IMÓVEIS FIRMADOS PELO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2631</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_de_lei_no1541.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OFERTA DE VACINAÇÃO DOMICILIAR PARA CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2655</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2655/projeto_de_lei_ordinaria_1.550.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DO GARI E O PROGRAMA DE CONCIENTIZAÇÃO CIDADE LIMPA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2678</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2678/projeto_de_lei_ordinaria_executivo_1.552-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DIVULGAÇÃO DE PATROCINADORES LOCAIS EM UNIFORMES E MATERIAIS DE COMPETIÇÕES ESPORTIVAS PROMOVIDAS OU APOIADAS PELO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2679</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2679/projeto_de_lei_ordinaria_executivo_1.553-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A PARTICIPAÇÃO DE SERVIDORES PÚBLICOS MUNICIPAIS EM COMPETIÇÕES ESPORTIVAS MUNICIPAIS E NO EXERCÍCIO DE ATIVIDADES DE ARBITRAGEM ESPORTIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2569</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (origem executivo)</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE RESERVA DE VAGAS PARA PESSOAS PRETAS, PARDAS, INDÍGENAS E QUILOMBOLAS NOS CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS SIMPLIFICADOS PARA CARGOS E EMPREGOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2573/1523-202620260202_14545392.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 37- A À LEI MUNICIPAL Nº 151, DE 18 DE OUTUBRO DE 1994, PARA DISPOR SOBRE A JORNADA DE TRABALHO DOS SERVIDORES DO CARGO DE AUXILIAR DE SERVIÇOS DE HIGIENE E ALIMENTAÇÃO, E DÁ OUTRAS PROVIDENCIAS.</t>
@@ -672,138 +990,276 @@
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_1533-2620260312_14585679.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS PROFISSIONAIS DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_153420260312_14523909.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO SALÁRIO BASE DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÁS ENDEMIAS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>2623</t>
-[...7 lines deleted...]
-  <si>
     <t>2624</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2624/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf</t>
   </si>
   <si>
+    <t>2634</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2634/projeto_de_lei_ordinaria_executivo_1.540.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2642</t>
+  </si>
+  <si>
+    <t>1542</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2642/ploex_1542-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 1.217, DE 19 DE SETEMBRO DE 2025, RESTABELECE A VIGÊNCIA DAS LEIS COMPLEMENTARES N º 35/2023, 36/2023 E 37/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2643</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2643/ploex_1543-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PARCELAMENTO E REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, DE QUE TRATAM OS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS - ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUCIONAL Nº 136, DE 9 DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>2644</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2644/ploex_1544-2026.pdf</t>
+  </si>
+  <si>
+    <t>2658</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2658/projeto_de_lei_ordinaria_executivo_1.545.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 39 DA LEI MUNICIPAL Nº 747, DE 29 DE AGOSTO DE 2014,QUE DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE SÃO MIGUEL DO ARAGUAIA, PARA MODIFICAR A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE POLÍTICA CULTURAL - CMPC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2649</t>
+  </si>
+  <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2649/ploex_1546-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A REDAÇÃO DOS ARTS. 6º E 7º DA LEI MUNICIPAL Nº 566, DE 16 DE JUNHO DE 2009".</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2652/ploex._1547-2026.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI Nº 1.224/2025, DE 09 DE OUTUBRO DE 2025, QUE AUTORIZOU O PODER EXECUTIVO A FIRMAR TERMO DE CESSÃO DE USO DAS INSTALAÇÕES DE ESCOLA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2656</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2656/projeto_de_lei_ordinaria_executivo_1.548.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO MIGUEL DO ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2657</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2657/projeto_de_lei_ordinaria_executivo_1.549.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2676</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2676/projeto_de_lei_ordinaria_executivo_1551-2026.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA OS § 4° AO ART. 2º DA LEI MUNICIPAL Nº 1.192, DE 11 DE ABRIL DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2680/ploex_1554-2026.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA A LEI Nº1.012, DE 14 DE DEZEMBRO DE 2021, PARA PROMOVER A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE SAÚDE, EXTINGUIR E CRIAR CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>2583</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2583/pr_001-202..pdf</t>
   </si>
   <si>
     <t>AUTORIZA A BAIXA DE BENS PATRIMONIAIS INSERVÍVEIS E DUPLICADOS, ATUALIZAÇÃO DO SISTEMA DE GESTÃO PATRIMONIAL DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2579/resolucao_002-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REDUÇÃO DA JORNADA DE TRABALHO PARA SERVIDORAS MÃES DE CRIANÇAS DE ATÉ CINCO ANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Serginho da Umuarama</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2607/req_01-26_cpi.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE ABERTURA DE COMISSÃO PARLAMENTAR DE INQUERITO  CPI</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>Newber Enfermeiro</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2626/cpi_07-04-26.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE ABERTURA DE COMISSÃO PARLAMENTAR DE INQUERITO CPI</t>
   </si>
   <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2637/cpi_-_contrato_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE ABERTURA DE COMISSÃO PARLAMENTAR DE INQUERITO CPI.</t>
+  </si>
+  <si>
     <t>2620</t>
   </si>
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>José D'Aparecido Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2620/acao_cassacao_mandato_eletivo.pdf</t>
   </si>
   <si>
     <t>AÇÃO DE CASSAÇÃO DE MANDATO ELETIVO PERANTE A CÃMARA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>Leandro Pedrosa Machado</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2650/denuncia_02-26.pdf</t>
+  </si>
+  <si>
+    <t>DENÚNCIA FORMAL POR INFRAÇÃO POLÍTICO-ADMINISTRATIVA COM PEDIDO DE INSTAURAÇÃO DE COMISSÃO PROCESSANTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1107,66 +1563,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2614/ata_no808_23-12-2520260316_11342260.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2628/ata_da_64a_ordinaria_de_08-04-202620260410_09595016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2592/emenda_pl_no_1525-202620260304_15490557.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2610/emenda_modificativa_1528.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2612/emenda_modificativa_no_0420260313_14043511.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2613/emenda_modificativa_no_0520260313_14165401.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_0120260203_14460367.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2576/indicacao_0220260203_14505586.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_03-03-2620260303_12372914.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_n_004-202620260325_16053854.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_n_005-202620260325_16125849.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_06-2620260407_16374135.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2577/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_037-2620260312_15513137.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2571/pdl_01-_02-02-202620260202_14325654.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_decreto_no_002-2620260323_16340086.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_complementar_no_108-202620260303_15354792.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2572/1522-202620260202_14503175.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_no_1529_de_02-2620260306_13113582.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_no_1530_de_02-2620260306_13133744.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_no_1535-2620260319_14303646.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_no_1537-2620260318_16335366.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2619/plo_-_1538-202620260409_13385782.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2629/projeto_1539-202620260408_15565557.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2573/1523-202620260202_14545392.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2574/1524-202620260202_14593284.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2581/1525-202620260205_16442473.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2585/projeto_de_lei_no1526-202620260302_15403180.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2586/projeto_de_lei_no_1527-2026_20260302_17223632.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2587/projeto_de_lei_no_1528-202620260302_15470678.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_origem_executivo_no_1531_de_03-2620260306_14462532.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_1532-2620260312_15543608.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_1533-2620260312_14585679.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_153420260312_14523909.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2623/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2624/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2583/pr_001-202..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2579/resolucao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2607/req_01-26_cpi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2626/cpi_07-04-26.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2620/acao_cassacao_mandato_eletivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2628/ata_da_64a_ordinaria_de_08-04-202620260410_09595016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2648/ata_eletronica_da_69a_ord._da_61a_sessao_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2639/decreto_legislativo_01-26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2640/decreto_legislativo_02-26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2592/emenda_pl_no_1525-202620260304_15490557.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2610/emenda_modificativa_1528.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2612/emenda_modificativa_no_0420260313_14043511.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2613/emenda_modificativa_no_0520260313_14165401.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2647/emenda_mod_06.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2665/emenda_no07-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2675/emenda_no08-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2575/indicacao_0120260203_14460367.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2576/indicacao_0220260203_14505586.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_03-03-2620260303_12372914.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_n_004-202620260325_16053854.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_n_005-202620260325_16125849.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2627/indicacao_06-2620260407_16374135.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2632/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2670/indicacao_n.08-26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2671/indicacao_n._09-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2673/indicacao_no_10-2026_-_vereador_prof._pigmeu.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2653/lei_no_1255_de_11_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2577/mocao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2611/oficio_037-2620260312_15513137.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2654/contas_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2571/pdl_01-_02-02-202620260202_14325654.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2594/projeto_de_decreto_no_002-2620260323_16340086.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2590/projeto_de_lei_complementar_no_108-202620260303_15354792.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2641/plc_109-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2666/projeto_de_lei_complementar_no_110-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2667/plc_111.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2572/1522-202620260202_14503175.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2597/projeto_de_lei_no_1529_de_02-2620260306_13113582.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2598/projeto_de_lei_no_1530_de_02-2620260306_13133744.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2601/projeto_de_lei_no_1535-2620260319_14303646.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_no_1537-2620260318_16335366.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2619/plo_-_1538-202620260409_13385782.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2629/projeto_1539-202620260408_15565557.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_de_lei_no1541.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2655/projeto_de_lei_ordinaria_1.550.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2678/projeto_de_lei_ordinaria_executivo_1.552-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2679/projeto_de_lei_ordinaria_executivo_1.553-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2573/1523-202620260202_14545392.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2574/1524-202620260202_14593284.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2581/1525-202620260205_16442473.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2585/projeto_de_lei_no1526-202620260302_15403180.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2586/projeto_de_lei_no_1527-2026_20260302_17223632.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2587/projeto_de_lei_no_1528-202620260302_15470678.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2600/projeto_de_lei_origem_executivo_no_1531_de_03-2620260306_14462532.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2604/projeto_de_lei_1532-2620260312_15543608.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2605/projeto_de_lei_1533-2620260312_14585679.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2606/projeto_de_lei_153420260312_14523909.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2624/projeto_de_lei_ordinaria_executivo_153620260406_15545359.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2634/projeto_de_lei_ordinaria_executivo_1.540.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2642/ploex_1542-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2643/ploex_1543-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2644/ploex_1544-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2658/projeto_de_lei_ordinaria_executivo_1.545.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2649/ploex_1546-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2652/ploex._1547-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2656/projeto_de_lei_ordinaria_executivo_1.548.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2657/projeto_de_lei_ordinaria_executivo_1.549.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2676/projeto_de_lei_ordinaria_executivo_1551-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2680/ploex_1554-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2583/pr_001-202..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2579/resolucao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2607/req_01-26_cpi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2626/cpi_07-04-26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2637/cpi_-_contrato_080-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2620/acao_cassacao_mandato_eletivo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldoaraguaia.go.leg.br/media/sapl/public/materialegislativa/2026/2650/denuncia_02-26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H61"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1196,1565 +1652,2605 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>47</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>50</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>62</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" t="s">
+        <v>32</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>65</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>68</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" t="s">
+        <v>32</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" t="s">
+        <v>31</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" t="s">
+        <v>32</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="F23" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="D26" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="F26" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="F27" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="D28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="F29" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="F30" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="D31" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E31" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="F31" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="H31" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="E32" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="F32" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H32" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="D33" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="E33" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="F33" t="s">
-        <v>86</v>
+        <v>118</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="F34" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="G34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="E35" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="H35" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>116</v>
       </c>
       <c r="E36" t="s">
-        <v>142</v>
+        <v>117</v>
       </c>
       <c r="F36" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="H36" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="E37" t="s">
-        <v>148</v>
+        <v>117</v>
       </c>
       <c r="F37" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="E38" t="s">
-        <v>148</v>
+        <v>117</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="D39" t="s">
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="E39" t="s">
-        <v>148</v>
+        <v>117</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="D40" t="s">
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="E40" t="s">
+        <v>117</v>
+      </c>
+      <c r="F40" t="s">
+        <v>139</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="F40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>106</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E41" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E42" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E43" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E44" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="F44" t="s">
-        <v>86</v>
+        <v>153</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>18</v>
+        <v>163</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>134</v>
       </c>
       <c r="D45" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E45" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="F45" t="s">
-        <v>86</v>
+        <v>153</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>138</v>
       </c>
       <c r="D46" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E46" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="F46" t="s">
-        <v>86</v>
+        <v>153</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>143</v>
       </c>
       <c r="D47" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E47" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="F47" t="s">
-        <v>86</v>
+        <v>153</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>147</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E48" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="F48" t="s">
-        <v>86</v>
+        <v>153</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>195</v>
+        <v>175</v>
       </c>
       <c r="H48" t="s">
-        <v>196</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>197</v>
+        <v>177</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
       <c r="D49" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E49" t="s">
+        <v>152</v>
+      </c>
+      <c r="F49" t="s">
         <v>179</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>182</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="E50" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="F50" t="s">
-        <v>86</v>
+        <v>184</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="D51" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="E51" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="F51" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="H51" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="D52" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="E52" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="F52" t="s">
-        <v>86</v>
+        <v>184</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="H52" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>213</v>
+        <v>106</v>
       </c>
       <c r="D53" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
       <c r="E53" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="F53" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="H53" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>216</v>
+        <v>202</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>217</v>
+        <v>106</v>
       </c>
       <c r="D54" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="E54" t="s">
-        <v>179</v>
+        <v>204</v>
       </c>
       <c r="F54" t="s">
-        <v>86</v>
+        <v>205</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="H54" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="D55" t="s">
-        <v>178</v>
+        <v>209</v>
       </c>
       <c r="E55" t="s">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="F55" t="s">
-        <v>86</v>
+        <v>184</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="H55" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>224</v>
+        <v>112</v>
       </c>
       <c r="D56" t="s">
-        <v>178</v>
+        <v>209</v>
       </c>
       <c r="E56" t="s">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="F56" t="s">
-        <v>86</v>
+        <v>214</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="H56" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>218</v>
       </c>
       <c r="D57" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E57" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="H57" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>80</v>
+        <v>224</v>
       </c>
       <c r="D58" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="E58" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="H58" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="D59" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="E59" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="F59" t="s">
-        <v>237</v>
+        <v>126</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="H59" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>80</v>
+        <v>232</v>
       </c>
       <c r="D60" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="E60" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="F60" t="s">
-        <v>241</v>
+        <v>126</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="H60" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>236</v>
+      </c>
+      <c r="D61" t="s">
+        <v>237</v>
+      </c>
+      <c r="E61" t="s">
+        <v>238</v>
+      </c>
+      <c r="F61" t="s">
+        <v>239</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H61" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>242</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>243</v>
+      </c>
+      <c r="D62" t="s">
+        <v>237</v>
+      </c>
+      <c r="E62" t="s">
+        <v>238</v>
+      </c>
+      <c r="F62" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B61" t="s">
-[...5 lines deleted...]
-      <c r="D61" t="s">
+      <c r="H62" t="s">
         <v>245</v>
       </c>
-      <c r="E61" t="s">
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
         <v>246</v>
       </c>
-      <c r="F61" t="s">
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>247</v>
       </c>
-      <c r="G61" s="1" t="s">
+      <c r="D63" t="s">
+        <v>237</v>
+      </c>
+      <c r="E63" t="s">
+        <v>238</v>
+      </c>
+      <c r="F63" t="s">
+        <v>18</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="H61" t="s">
+      <c r="H63" t="s">
         <v>249</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>250</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>251</v>
+      </c>
+      <c r="D64" t="s">
+        <v>237</v>
+      </c>
+      <c r="E64" t="s">
+        <v>238</v>
+      </c>
+      <c r="F64" t="s">
+        <v>153</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H64" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>254</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>255</v>
+      </c>
+      <c r="D65" t="s">
+        <v>237</v>
+      </c>
+      <c r="E65" t="s">
+        <v>238</v>
+      </c>
+      <c r="F65" t="s">
+        <v>18</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H65" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>258</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>259</v>
+      </c>
+      <c r="D66" t="s">
+        <v>237</v>
+      </c>
+      <c r="E66" t="s">
+        <v>238</v>
+      </c>
+      <c r="F66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H66" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>262</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>263</v>
+      </c>
+      <c r="D67" t="s">
+        <v>237</v>
+      </c>
+      <c r="E67" t="s">
+        <v>238</v>
+      </c>
+      <c r="F67" t="s">
+        <v>153</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H67" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>267</v>
+      </c>
+      <c r="D68" t="s">
+        <v>237</v>
+      </c>
+      <c r="E68" t="s">
+        <v>238</v>
+      </c>
+      <c r="F68" t="s">
+        <v>153</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H68" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>270</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>271</v>
+      </c>
+      <c r="D69" t="s">
+        <v>237</v>
+      </c>
+      <c r="E69" t="s">
+        <v>238</v>
+      </c>
+      <c r="F69" t="s">
+        <v>239</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H69" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>274</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>275</v>
+      </c>
+      <c r="D70" t="s">
+        <v>237</v>
+      </c>
+      <c r="E70" t="s">
+        <v>238</v>
+      </c>
+      <c r="F70" t="s">
+        <v>184</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" t="s">
+        <v>237</v>
+      </c>
+      <c r="E71" t="s">
+        <v>238</v>
+      </c>
+      <c r="F71" t="s">
+        <v>184</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H71" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>282</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" t="s">
+        <v>284</v>
+      </c>
+      <c r="E72" t="s">
+        <v>285</v>
+      </c>
+      <c r="F72" t="s">
+        <v>126</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>287</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>288</v>
+      </c>
+      <c r="D73" t="s">
+        <v>284</v>
+      </c>
+      <c r="E73" t="s">
+        <v>285</v>
+      </c>
+      <c r="F73" t="s">
+        <v>126</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H73" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>291</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>292</v>
+      </c>
+      <c r="D74" t="s">
+        <v>284</v>
+      </c>
+      <c r="E74" t="s">
+        <v>285</v>
+      </c>
+      <c r="F74" t="s">
+        <v>126</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H74" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>296</v>
+      </c>
+      <c r="D75" t="s">
+        <v>284</v>
+      </c>
+      <c r="E75" t="s">
+        <v>285</v>
+      </c>
+      <c r="F75" t="s">
+        <v>126</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H75" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>299</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>300</v>
+      </c>
+      <c r="D76" t="s">
+        <v>284</v>
+      </c>
+      <c r="E76" t="s">
+        <v>285</v>
+      </c>
+      <c r="F76" t="s">
+        <v>126</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H76" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>303</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>304</v>
+      </c>
+      <c r="D77" t="s">
+        <v>284</v>
+      </c>
+      <c r="E77" t="s">
+        <v>285</v>
+      </c>
+      <c r="F77" t="s">
+        <v>126</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H77" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>307</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>308</v>
+      </c>
+      <c r="D78" t="s">
+        <v>284</v>
+      </c>
+      <c r="E78" t="s">
+        <v>285</v>
+      </c>
+      <c r="F78" t="s">
+        <v>126</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H78" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>311</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>312</v>
+      </c>
+      <c r="D79" t="s">
+        <v>284</v>
+      </c>
+      <c r="E79" t="s">
+        <v>285</v>
+      </c>
+      <c r="F79" t="s">
+        <v>126</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H79" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>315</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>316</v>
+      </c>
+      <c r="D80" t="s">
+        <v>284</v>
+      </c>
+      <c r="E80" t="s">
+        <v>285</v>
+      </c>
+      <c r="F80" t="s">
+        <v>126</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H80" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>318</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>319</v>
+      </c>
+      <c r="D81" t="s">
+        <v>284</v>
+      </c>
+      <c r="E81" t="s">
+        <v>285</v>
+      </c>
+      <c r="F81" t="s">
+        <v>126</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H81" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>322</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>323</v>
+      </c>
+      <c r="D82" t="s">
+        <v>284</v>
+      </c>
+      <c r="E82" t="s">
+        <v>285</v>
+      </c>
+      <c r="F82" t="s">
+        <v>126</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H82" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>326</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>327</v>
+      </c>
+      <c r="D83" t="s">
+        <v>284</v>
+      </c>
+      <c r="E83" t="s">
+        <v>285</v>
+      </c>
+      <c r="F83" t="s">
+        <v>126</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H83" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>329</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>330</v>
+      </c>
+      <c r="D84" t="s">
+        <v>284</v>
+      </c>
+      <c r="E84" t="s">
+        <v>285</v>
+      </c>
+      <c r="F84" t="s">
+        <v>126</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H84" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>334</v>
+      </c>
+      <c r="D85" t="s">
+        <v>284</v>
+      </c>
+      <c r="E85" t="s">
+        <v>285</v>
+      </c>
+      <c r="F85" t="s">
+        <v>126</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H85" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>337</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>338</v>
+      </c>
+      <c r="D86" t="s">
+        <v>284</v>
+      </c>
+      <c r="E86" t="s">
+        <v>285</v>
+      </c>
+      <c r="F86" t="s">
+        <v>126</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H86" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>341</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>342</v>
+      </c>
+      <c r="D87" t="s">
+        <v>284</v>
+      </c>
+      <c r="E87" t="s">
+        <v>285</v>
+      </c>
+      <c r="F87" t="s">
+        <v>126</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H87" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>344</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>345</v>
+      </c>
+      <c r="D88" t="s">
+        <v>284</v>
+      </c>
+      <c r="E88" t="s">
+        <v>285</v>
+      </c>
+      <c r="F88" t="s">
+        <v>126</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H88" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>348</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>349</v>
+      </c>
+      <c r="D89" t="s">
+        <v>284</v>
+      </c>
+      <c r="E89" t="s">
+        <v>285</v>
+      </c>
+      <c r="F89" t="s">
+        <v>126</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H89" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>352</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>353</v>
+      </c>
+      <c r="D90" t="s">
+        <v>284</v>
+      </c>
+      <c r="E90" t="s">
+        <v>285</v>
+      </c>
+      <c r="F90" t="s">
+        <v>126</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H90" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>356</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>357</v>
+      </c>
+      <c r="D91" t="s">
+        <v>284</v>
+      </c>
+      <c r="E91" t="s">
+        <v>285</v>
+      </c>
+      <c r="F91" t="s">
+        <v>126</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H91" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>360</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>361</v>
+      </c>
+      <c r="D92" t="s">
+        <v>284</v>
+      </c>
+      <c r="E92" t="s">
+        <v>285</v>
+      </c>
+      <c r="F92" t="s">
+        <v>126</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H92" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>364</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>365</v>
+      </c>
+      <c r="D93" t="s">
+        <v>284</v>
+      </c>
+      <c r="E93" t="s">
+        <v>285</v>
+      </c>
+      <c r="F93" t="s">
+        <v>126</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H93" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>368</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>369</v>
+      </c>
+      <c r="D94" t="s">
+        <v>284</v>
+      </c>
+      <c r="E94" t="s">
+        <v>285</v>
+      </c>
+      <c r="F94" t="s">
+        <v>126</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H94" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>372</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>106</v>
+      </c>
+      <c r="D95" t="s">
+        <v>373</v>
+      </c>
+      <c r="E95" t="s">
+        <v>374</v>
+      </c>
+      <c r="F95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H95" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>377</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>112</v>
+      </c>
+      <c r="D96" t="s">
+        <v>373</v>
+      </c>
+      <c r="E96" t="s">
+        <v>374</v>
+      </c>
+      <c r="F96" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H96" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>380</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>106</v>
+      </c>
+      <c r="D97" t="s">
+        <v>381</v>
+      </c>
+      <c r="E97" t="s">
+        <v>382</v>
+      </c>
+      <c r="F97" t="s">
+        <v>383</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H97" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>386</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>112</v>
+      </c>
+      <c r="D98" t="s">
+        <v>381</v>
+      </c>
+      <c r="E98" t="s">
+        <v>382</v>
+      </c>
+      <c r="F98" t="s">
+        <v>179</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H98" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>389</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>125</v>
+      </c>
+      <c r="D99" t="s">
+        <v>381</v>
+      </c>
+      <c r="E99" t="s">
+        <v>382</v>
+      </c>
+      <c r="F99" t="s">
+        <v>179</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H99" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>392</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>106</v>
+      </c>
+      <c r="D100" t="s">
+        <v>393</v>
+      </c>
+      <c r="E100" t="s">
+        <v>394</v>
+      </c>
+      <c r="F100" t="s">
+        <v>395</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H100" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>398</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>112</v>
+      </c>
+      <c r="D101" t="s">
+        <v>393</v>
+      </c>
+      <c r="E101" t="s">
+        <v>394</v>
+      </c>
+      <c r="F101" t="s">
+        <v>399</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H101" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2775,50 +4271,90 @@
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>